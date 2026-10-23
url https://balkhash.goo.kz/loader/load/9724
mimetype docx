--- v0 (2025-12-08)
+++ v1 (2026-10-23)
@@ -2,31790 +2,28802 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
+    <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="0024782F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:color w:val="222222"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F722A4">
+      <w:r w:rsidRPr="0024782F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:color w:val="222222"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Воспитательная работа Дворца школьников</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Оқушылар сарайының тәрбие жұмысының</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
+    <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="0024782F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:color w:val="222222"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F722A4">
+      <w:r w:rsidRPr="0024782F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:color w:val="222222"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">календарь массовых мероприятий </w:t>
+        <w:t>көпшілік іс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0024782F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шаралар күнтізбесі</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
+    <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="0024782F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
+    <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="0024782F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F722A4">
+      <w:r w:rsidRPr="0024782F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Цель:</w:t>
+        <w:t>Мақсаты:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F722A4">
+      <w:r w:rsidRPr="0024782F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F722A4">
+      <w:r w:rsidRPr="0024782F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Создание </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> досуга и развития творческой деятельности детей и подростков.</w:t>
+        <w:t>Балалар мен жасөспірімдердің бос уақытын мазмұнды ұйымдастыру және шығармашылық қызметін дамыту үшін жағдай жасау.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
+    <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="0024782F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9781" w:type="dxa"/>
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
-        <w:gridCol w:w="3402"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="2125"/>
+        <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Іс-шараның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Өтетін уақыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қатысушылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:bookmarkEnd w:id="0"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жауаптылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-            <w:tcW w:w="9072" w:type="dxa"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F722A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="1A1A1A"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Білім — адам баласының ортақ қазынасы</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F722A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-[...75 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Салауатты өмір салты-денсаулық кепілі»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>акция флешмоб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мусекенова А.Т.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Солодовникова О.А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Замзина А.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...106 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Жас техник»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>байқау</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Канатов Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Спорт – біздің серігіміз»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>спорттық байқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Тілім менің тірлігімнің айғағы» мәнерлеп оқу байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Қалиақпар Н.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...94 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Шағын  футбол»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мектеп  лигасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жаксыгелдин Б.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Шығармашылық әлем»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ашық есік күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тойшыбек А.А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ұйымдастырушы педагогтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Мерейлі отбасы» отбасылық байқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Абай  жолы романы  эпопеясы»  мәнерлеп оқу байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Әділ мемлекет. Біртұтас ұлт. Берекелі қоғам»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>дөңгелек үстел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мектеп парламентінің президенттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Біз - бір елдің азаматтарымыз!» тәрбие сағаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Сhallenge «Әуезов әлемі»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Біз бақытты отбасы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>байқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Тарихи  эстафета»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>викторина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Балқаш күзінің сыйы-2022" көрме-байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тойшыбек А.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Ананың алақаны – біз үшін ең жылы ұя»  видеороликтер байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Асық ату»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мектеп лигасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жаксыгелдин Б.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Мұхтар Ауэзовтың өмірі» викторина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Менің сүйікті қалам" суреттер байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қайдар А.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Ұлы Өнерге алғашқы қадам" байқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жаксыгелдин Б.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Канатов Г.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Патриотизм  — ұлттық  рухтың  асқақ  белгісі»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...94 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Қарттарымыз - асыл қазынамыз!» акция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...45 lines deleted...]
-              <w:t>Балтабай Ж.Ә.</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...94 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Қарттарын қадірлеген ел ардақты» мейірім-fest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Үйірмешілер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚББҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Байтұрсыновтың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 150 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>жылдығына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>естиваль-спектакльдер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Ұстаз-ұлағатты дос" бейне құттықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Үйірмешілер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Буханцева В.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Ұстазы  жақсының  ұстанымы  жақсы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>концерттік бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Үйірмешілер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Тәлімі мол -Тәлімгер»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>байқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Үй жануарлары туралы айтып бер" бейне -челлендж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Ұстаз-ұлы тұлға" құттықтау газеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Үйірмешілер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Капасова С.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Ұстазым-ұлағатым" бейне- құттықтауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Ұланбасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Ахмет Байтұрсынұлының 150 жылдығы» фото көрмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Қалиақпар Н.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...156 lines deleted...]
-              <w:t>Жаксыгелдин Б.К.</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Күзги вернисаж" шығармашылық байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
-[...4320 lines deleted...]
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:trPr>
           <w:trHeight w:val="722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-[...32 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F722A4">
-[...5 lines deleted...]
-              <w:t>Білікті</w:t>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ікті</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F722A4">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F722A4">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>жас</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F722A4">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F722A4">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>техниктер</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F722A4">
-[...24 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>» байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Викторина «Дүниежүзілік жүрек күні. Денсаулық сақтаудың 5 ережесі»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тэйбл - talk «Рәміздер-рухымыз, ар-ұжданымыз» </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қазақстанның Республика күніне орай қалалық дебат турнирі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тойшыбек А.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Ақселеу-Алаштың ортақ тұлғасы" атты эссе байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Тоғызқұмалақ" мектеп лигасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жаксыгелдин Б.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Өзіңізді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>жылытыңыз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қолөнер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сайысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мугманова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> И.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қазақстанның Республика күніне арналған дойбыдан қала біріншілігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Бадыгулова Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Білгір" білім байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Саналы ұрпақ―жарқын болашақ»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Күзгі дала пейзаждары" көрме-байқауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Балалар жылы" дөңгелек үстелі: білімді ұрпақтағы болашақтың қаламы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Ұланымыз ұлы елдің " ту ұстаушылар байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жаксыгелдин Б.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Жылдың алтын уақыты" фото байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалыбаев</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Д.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мастер-класс </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Өзіміз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>жасап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>көрейік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>!»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Наедине с осенью»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ойын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>квест</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Fashion Kids" қолөнер сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Нас</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>рова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Әкеге-ізет, анаға – құрмет» эссе байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Аяпбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Времена и PRO-фессии» флешбук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Сахналық іс-шара жүргізуші»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>шығармашылық байқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Мектеп өмірінің бір күні" бейнеролик байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ток-шоу «Жас Ұлан» жастар тынысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Жастар – армандайды» жобасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Ұшқыр ой алаңы» республикалық пікірсайыс турнирінің қалалық кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тойшыбек А.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Болашақта кім болам?» эссе байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Капасова С.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Құстарға қыстауға көмектесеміз" челленджі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Әрбір бала-бір  жұлдыз» концерттік бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Әркімнің өз арманы»  презентация байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Болашақ-біздің қолымызда» бейнероликтер байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ток-шоу «Қазақстанның жастары қаншалықты патриот?»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Заманауи тиімді мемлекет: Тәуелсіздік жетістіктері»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚР Тәуелсіздік күніне арналған дойбыдан қала біріншілігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Бадыгулова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Дөңгелек стол «Тәуелсіздік – елдігімнің бастауы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Видео-презентация «Тәуелсіз елім- кең байтақ жерім!»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«ЖасSTAR Awards»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Балтабай Ж.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5818 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Инфо time </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Тәуелсіздік-ел тұғыры»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚББҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Таңғажайып жаңа жыл» ашық хаттар байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қайдар А.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Жас Ұлан» ББмЖҰ қалалық қабылдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ғажайып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сурет байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Школы города</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жумадилов М.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...693 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Шеберлер қалашығы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қар пішіндерінің байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Педагог-ұйымдастырушылар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚББҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Білім  бәйгесі»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>интеллектуалды ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Эрудит-онлайн «Тәуелсіздігіміздің  жоғары құндылықтары»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Тәуелсіздік туралы сөз» электрондық презентациялар байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Буханцева В.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Челлендж  «Кітап біздің досымыз»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Jasǵalym</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>жас ғалымдар байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F722A4">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Шеберлер</w:t>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ғажайып</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F722A4">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F722A4">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>қалашығы</w:t>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жа</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ңа</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F722A4">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Педагог-организаторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>икторина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Менің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мақтанышым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...66 lines deleted...]
-              <w:t>ПДО</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Сәлем, Жаңа жыл" сыйлықтар кеші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Біз сыбайлас жемқорлықсыз әлем үшін" плакаттар байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қазақстанның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>жаһандық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>бастамалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Lego-шырша" конструкторлар байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Акция «Бір сәт бақыт сыйла»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Анимациялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ролик</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ультфильм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Көңілді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> анимация"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалыбаев Д.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...72 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Talklike</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>нтеллектуал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ды ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Қыс қызығын тамашалау»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>табиғи материалдан жасалған бұйымдар байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мугманова И.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қысқы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>өрнек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ф</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ото</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> байқ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ау</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Тогайбекова Г.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...143 lines deleted...]
-              <w:t>Насирова К.С.</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Бір фотосуреттің тарихы" бейнероликтер байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Буханцева В.Е.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
-[...2925 lines deleted...]
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Өмір салты-денсаулық!» әлеуметтік жарнама байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ахат Ж.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Біз мамандықтар әлемін ашамыз" қалалық форум  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Сирек кездесетін заттар жинағы" қызықты хабарлар сағаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Экологиялық жоба «ProEco»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Аспанды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F722A4">
-[...33 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ғындыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>вест-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ойыны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жумадилов О.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Таза болса табиғат – аман болар адамзат» сурет байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...45 lines deleted...]
-              <w:t>Ахат Ж.С.</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Бабалар сөзі – даналық көзі» интеллектуалды ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...61 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Аппақ қарға бөлеген қыс» бейнероликтер байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Қаңтар күні" ойын-сауық ойындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Егер Мен адамдарға жақсылық жасасам....» эссе байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Қалиақпар Н.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...61 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Аяз атаға хат» шығарма байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...74 lines deleted...]
-              <w:t>Калашникова В.Н.</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Құқық бұзушылық неден басталады?» дөңгелек үстел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Тарихты білу – ұрпақ парызы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...61 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Бір фотосуреттің тарихы" бейнероликтер байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Буханцева В.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...45 lines deleted...]
-              <w:t>Балтабай Ж.А.</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Қайырымдылық-қайырлы іс» акция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F722A4">
-[...5 lines deleted...]
-              <w:t>Квест</w:t>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ең</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F722A4">
-[...22 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>жасыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кабинет</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>байқауы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚББҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Бірінші жылдамдық" автомодельдеу байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Канатов Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...45 lines deleted...]
-              <w:t>Жумадилов О.С.</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Қолөнер – сырлы өнер" өз қолдарымен сыйлық акциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жайнабекова А.Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2050 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="030303"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Битва Талантов»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="030303"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> байқ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="030303"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ау</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Солодовникова О.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="030303"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Конкурс </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="030303"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...152 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Туған өлкенің сұлулығы...»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="030303"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="030303"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>фотокөрме байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="030303"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Фотовыставка «Туған өлкенің сұлулығы...»</w:t>
-[...151 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="030303"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...10 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Акция «Интернетсіз бір күн»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...110 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-15"/>
                 <w:kern w:val="36"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Менің арманымның планетасы" плакаттарын қорғау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Капасова С.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Жаңа ғасыр, Жастар көзімен» байқау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Викторина " </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>іздің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F722A4">
-[...24 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>аналар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>әкелер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>оқыды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? Мен не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>оқимын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>?»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Айгөлек»  балалардың би байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...45 lines deleted...]
-              <w:t>Капасова С.Б.</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Алғыс айту-ең асыл сөз» презентациялар байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ахметова А.Е.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...49 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Екі жұлдыз» шығармашылық байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Туған өлке табиғаты" суреттер байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жумадилов М.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Алғыс – сөздің асылы!» эссе байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Дебат «Әлеуметтік желі дерт пе, алде қажет пе?»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Классиканы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сте</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сақта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>театрлық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қойылымы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Викторина </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F722A4">
-[...5 lines deleted...]
-              <w:t>Жаңа</w:t>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тарих</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F722A4">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>тағылым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F722A4">
-[...5 lines deleted...]
-              <w:t>ғасыр</w:t>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>білгірлері</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F722A4">
-[...39 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...91 lines deleted...]
-              <w:t>Насирова К.С.</w:t>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
-[...1709 lines deleted...]
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:trPr>
           <w:trHeight w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="150" w:line="360" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-15"/>
                 <w:kern w:val="36"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:kern w:val="36"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>З</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Армандағы планета" плакат қорғау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Рухы биік, еңбегі ерен, бірлігі мығым – Мәңгілік ел» интеллектуалды ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Дала өркениеттері мұрасы: Ұлы даланың жеті қыры»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Рақмет саған, Туған елім" эссе байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Капасова С.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="362A1B"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F722A4">
-[...7 lines deleted...]
-              <w:t>ащита</w:t>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="362A1B"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мейірімділік</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F722A4">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> плаката «</w:t>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="362A1B"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пен </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F722A4">
-[...7 lines deleted...]
-              <w:t>Армандағы</w:t>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="362A1B"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>алғыс</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F722A4">
-[...40 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="362A1B"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>» ф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="362A1B"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>лешинфо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚББҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="362A1B"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="362A1B"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Қиял әлемі" атты авторлық шығармалар байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3Д ашық хаттар байқауы "Барлығы өзіңнен басталады, мама"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Аяпбекова Г.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Галактика бойынша саяхат " Квест-ойыны"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="2E2E2E"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Наурыз-көктем мейрамы» тәрбие сағаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚББҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Наурыз-ынтымақ пен бірлік мерекесі" бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ашимханова А.А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Шакенова К.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Акция «Сіздер үшін, аяулы аналар, арулар»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Викторина «Ежелгі мерекенің құндылықтары»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Насирова К.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...61 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Шығармашылық сән байқауы «Kişkentay xanım»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Үлгі отбасы-Мәңгілік ел тірегі»  отбасылық фотосуреттер байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калыбаев Д.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Сыбайлас жемқорлыққа жастардың көзқарасы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сұрақтар мен жауаптар сағаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Қазақтың ұлттық бұйымдары» көрме- байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жайнабекова А.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Үздік –Ұланбасы 2023»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Мен саған алғыс айтамын" челленджі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Ұлттық ойын-халық игілігі" ұлттық ойындары бойынша жарыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Тогайбекова Г.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
-[...2 lines deleted...]
-            <w:tcW w:w="9781" w:type="dxa"/>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Жарқын  Наурыз мейрамы" бейне презентация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>«Дала өркениеттері мұрасы: Ұлы даланың жеті қыры»</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Табиғат әлемін қорғайық!»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...61 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Күлкі-тайм </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Күлкі - көңіл ажары"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...45 lines deleted...]
-              <w:t>Капасова С.Б.</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Репортаж «Ғарышты бағындырған Қазақстан»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Буханцева В.Е.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Құстар және табиғат" әлеуметтік плакаттар байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Жердің жұлдызды сағаты" ақпараттық минуты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚББҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Спорттық іс-шара «Салауатты өмір-көтеріңкі көңіл»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F722A4">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Лег</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>о-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>құрастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>осмонавт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>тар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>күніне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Оспанов Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Библиофреш "Кітаптарды ашсаң - сіз әлемді ашасыз"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Ғарыш балалар көзімен" шығармашылық жұмыстар байқауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қайдар А.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Экологиялық акция «WORLD CLEANUP DAY»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Дублер-шоу «Мамандық таңдап көріңіз»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Эко- акция </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-              <w:t>Флешинфо</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Құстар - біздің досымыз!"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Экскурсия  «Балқаш көлі»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көрме  «Кітап – дәуір айнасы» </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Мен оқыған кітап»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Акция «Тазалық еліне аттанайық»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Қазақстанның ғарышты игеруге қосқан үлесі" панорамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қайдар А.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Акция </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Туған</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F722A4">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>жерге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тал </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Кино </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>білгірлері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>зияткерлік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>шоуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Калашникова В.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>нтервью</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hi! My young friend.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Дені саудың , жаны сау» көңілді старт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Бейбітшілік пен тұрақтылықтың кепілі»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Біз бейбітшілікте, достықта өмір сүреміз" суреттер байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мамыр </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қайдар А.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тэйбл-talk "Бірлігі жарасқан Қазақстан"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Фестиваль «Халықтар  достығы –бірліктің берекелі бесігі»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Акция «7 мамыр-Отан қорғаушылар күні»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Бейбітшілік – ел тірегі»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Видео презентация </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Отанымды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қорғаймын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>!»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалыбаев Д.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалалық  «Жас Қыран» ұйымына қабылдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Ел қорғаны – Қарулы Күштер» тәрбие сағаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚББҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Өткен жылдар тірі естелік" ақпараттық сағаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚББҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ардагерге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>шық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Хат" </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>кциясы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Үйірмешілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мугманова И.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фотоконкурс </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Менің әкем - әлемдегі ең жақсы адам" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жаксыгелдин Б.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Фотоконкурс  «Әкем асқар тауым»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Тогайбекова Г.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...45 lines deleted...]
-              <w:t>ПДО</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Біз ұмытпаймыз"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>бейнероликтер байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балтабай Ж.Ә.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidTr="00292FE8">
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...128 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>167</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Өлеңмен өрілген отты жылдар» поэзия сағаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қалиақпар Н.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Бабалар ерлігі – ұрпаққа үлгі» еске алу вахтасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Насирова К.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidTr="00830C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8856 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-[...129 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"Бір-бірін тыңдаудың қарапайым ғылымы" дөңгелек үстел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қала мектептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="00830C5D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024782F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Калашникова В.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
+    <w:p w:rsidR="0024782F" w:rsidRPr="0024782F" w:rsidRDefault="0024782F" w:rsidP="0024782F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="1418" w:hanging="1418"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F722A4" w:rsidRPr="00F722A4" w:rsidRDefault="00F722A4" w:rsidP="00F722A4">
+    <w:p w:rsidR="00166216" w:rsidRPr="0024782F" w:rsidRDefault="00166216">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00166216" w:rsidRPr="00F722A4" w:rsidRDefault="00166216">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00166216" w:rsidRPr="00F722A4" w:rsidSect="00F722A4">
+    <w:sectPr w:rsidR="00166216" w:rsidRPr="0024782F" w:rsidSect="0024782F">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KZ Arial">
     <w:altName w:val="Arial"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KZ Jikharev">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000007" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03574310"/>
+    <w:nsid w:val="0000000F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7EC0EC1E"/>
+    <w:name w:val="WW8Num22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="021925BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E7EE1F5E"/>
-    <w:lvl w:ilvl="0" w:tplc="404CEEC6">
+    <w:tmpl w:val="B7501EF0"/>
+    <w:lvl w:ilvl="0" w:tplc="8F46EE0E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="927" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1647" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2367" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3087" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3807" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4527" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5247" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5967" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6687" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05B35628"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="02442092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F2181CB2"/>
+    <w:tmpl w:val="77428D70"/>
+    <w:lvl w:ilvl="0" w:tplc="FAD095AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="394" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1114" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1834" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2554" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3274" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3994" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4714" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5434" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6154" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="060E0167"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="057E10B2"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="754" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1474" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2194" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2914" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3634" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4354" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5074" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5794" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6514" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="13B419DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BC85B76"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
@@ -31851,51 +28863,276 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="1A1717F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D907142"/>
+    <w:lvl w:ilvl="0" w:tplc="106A2E10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C9623A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="1ABB2F25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C47A03EC"/>
+    <w:lvl w:ilvl="0" w:tplc="BFD28CC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="1D0616A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="851CEAFC"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1160"/>
         </w:tabs>
         <w:ind w:left="1160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31991,51 +29228,253 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6200"/>
         </w:tabs>
         <w:ind w:left="6200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6920"/>
         </w:tabs>
         <w:ind w:left="6920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="1F484248"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91084F64"/>
+    <w:lvl w:ilvl="0" w:tplc="7140191C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="394" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1114" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1834" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2554" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3274" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3994" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4714" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5434" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6154" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="22CC11E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2A0C77E"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="754" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1474" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2194" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2914" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3634" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4354" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5074" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5794" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6514" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="2A5D6140"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04190025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="576"/>
@@ -32113,51 +29552,276 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="2B255EDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="69F69406"/>
+    <w:lvl w:ilvl="0" w:tplc="52560B9A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="2BD8338E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A3A2400"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2193" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2913" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3633" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4353" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5073" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5793" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6513" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="2EA10139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27D47082"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32253,51 +29917,704 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="35276021"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8752BD96"/>
+    <w:lvl w:ilvl="0" w:tplc="CEAAED48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="394" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1114" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1834" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2554" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3274" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3994" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4714" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5434" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6154" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="362557AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D44A2FC"/>
+    <w:lvl w:ilvl="0" w:tplc="5980D8EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="36B4615C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E9A4AD6"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="39077E70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A788922A"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="3C9C6D0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="275C381E"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="754" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1474" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2194" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2914" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3634" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4354" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5074" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5794" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6514" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="41120FCA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A7A1862"/>
+    <w:lvl w:ilvl="0" w:tplc="BFD28CC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="493D7477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3ACB01C"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1337" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2057" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32366,64 +30683,380 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6377" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7097" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="60B53C9C"/>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="4A4613BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="21E21E46"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="23783B12"/>
+    <w:lvl w:ilvl="0" w:tplc="A8044D52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="4AD80885"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92B0F1E2"/>
+    <w:lvl w:ilvl="0" w:tplc="138C4962">
+      <w:start w:val="2018"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="4DA911F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20EC4918"/>
+    <w:lvl w:ilvl="0" w:tplc="697651C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="58493E70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3BD02838"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -32479,51 +31112,393 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="25">
+    <w:nsid w:val="61BB16EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D07E1DDE"/>
+    <w:lvl w:ilvl="0" w:tplc="F93407CE">
+      <w:start w:val="2019"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26">
+    <w:nsid w:val="63B2722A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F9BAF5FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="754" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1474" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2194" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2914" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3634" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4354" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5074" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5794" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6514" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27">
+    <w:nsid w:val="63CF5862"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CA4685FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="a"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="675"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="68ED17AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A13865C2"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32592,99 +31567,908 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29">
+    <w:nsid w:val="690D6FAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="279CDF84"/>
+    <w:lvl w:ilvl="0" w:tplc="0C9623A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1549" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C9623A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2269" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2989" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3709" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30">
+    <w:nsid w:val="70860798"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E830FE14"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1353" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2073" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2793" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3513" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4233" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4953" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5673" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6393" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7113" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31">
+    <w:nsid w:val="744125A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F244DAC4"/>
+    <w:lvl w:ilvl="0" w:tplc="1EA4C678">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="kk-KZ"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32">
+    <w:nsid w:val="76724F17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8444AF8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C9623A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1457" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2177" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2897" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3617" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4337" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5057" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5777" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6497" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7217" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33">
+    <w:nsid w:val="79F32BDE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4A6F0F2"/>
+    <w:lvl w:ilvl="0" w:tplc="F93407CE">
+      <w:start w:val="2019"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1353" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34">
+    <w:nsid w:val="7CC61158"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E47CEF3C"/>
+    <w:lvl w:ilvl="0" w:tplc="7B32A9EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E83BDA"/>
+    <w:rsidRoot w:val="00F17675"/>
     <w:rsid w:val="00166216"/>
+    <w:rsid w:val="0024782F"/>
     <w:rsid w:val="0048159B"/>
-    <w:rsid w:val="00E83BDA"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="00F17675"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -32712,63 +32496,62 @@
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="footnote text" w:uiPriority="0"/>
     <w:lsdException w:name="caption" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="footnote reference" w:uiPriority="0"/>
     <w:lsdException w:name="line number" w:uiPriority="0"/>
     <w:lsdException w:name="page number" w:uiPriority="0"/>
     <w:lsdException w:name="endnote reference" w:uiPriority="0"/>
     <w:lsdException w:name="endnote text" w:uiPriority="0"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0"/>
     <w:lsdException w:name="List Number" w:uiPriority="0"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text Indent" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text First Indent" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text 2" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text 3" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text Indent 2" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text Indent 3" w:uiPriority="0"/>
     <w:lsdException w:name="Block Text" w:uiPriority="0"/>
+    <w:lsdException w:name="FollowedHyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Plain Text" w:uiPriority="0"/>
     <w:lsdException w:name="Normal (Web)" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid 2" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
@@ -32843,1433 +32626,1127 @@
     <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="91" w:hanging="57"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:ind w:right="-625"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val=" Знак15,Знак15"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="40"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="50"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="60"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="70"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="80"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="90"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="2"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:aliases w:val=" Знак15 Знак,Знак15 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="3"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="4"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="Заголовок 5 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="5"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="Заголовок 6 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="6"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="70">
     <w:name w:val="Заголовок 7 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="7"/>
-    <w:rsid w:val="00F722A4"/>
-[...327 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af7">
-[...84 lines deleted...]
-    <w:name w:val="Table Grid"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="59"/>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:link w:val="8"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
-[...50 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...3 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="9"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="000000"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing1">
-[...1 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Body Text Indent"/>
+    <w:aliases w:val="Основной текст с отступом Знак1,Основной текст с отступом Знак2 Знак,Основной текст с отступом Знак1 Знак Знак,Основной текст с отступом Знак2 Знак Знак Знак,Основной текст с отступом Знак1 Знак Знак Знак Знак, Знак6"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="-1050" w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyTextIndent1">
-[...63 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:aliases w:val="Основной текст с отступом Знак1 Знак,Основной текст с отступом Знак2 Знак Знак,Основной текст с отступом Знак1 Знак Знак Знак,Основной текст с отступом Знак2 Знак Знак Знак Знак, Знак6 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afe">
-[...27 lines deleted...]
-    <w:next w:val="afa"/>
+  <w:style w:type="table" w:styleId="a8">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="aff0"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff0">
-    <w:name w:val="Текст выноски Знак"/>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="header"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="aff"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="32"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Основной текст 3 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="31"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="25">
-    <w:name w:val="Сетка таблицы2"/>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:aliases w:val=" Знак3, Знак4"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="22"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Основной текст с отступом 2 Знак"/>
+    <w:aliases w:val=" Знак3 Знак, Знак4 Знак"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="afa"/>
-[...34 lines deleted...]
-    </w:pPr>
+    <w:link w:val="21"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Обычный1"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="91" w:hanging="57"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff1">
-[...2 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="num" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aff2">
-[...2 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af1"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="26">
-[...14 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af0"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="36">
-[...5 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="24"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Основной текст 2 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="23"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="16">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:ind w:left="720" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="-1050"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af5">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="34"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="33"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af7">
+    <w:name w:val="Emphasis"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a0"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="0" w:firstLine="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-6237"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
+      </w:tabs>
+      <w:ind w:left="709" w:hanging="651"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="35">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:ind w:left="400"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="709" w:hanging="675"/>
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af9">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afa"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="Текст Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af9"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff3">
+  <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="aff4"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afc"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F722A4"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afb"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
-[...11 lines deleted...]
-  <w:style w:type="character" w:styleId="aff5">
+  <w:style w:type="character" w:styleId="afd">
     <w:name w:val="footnote reference"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afe">
     <w:name w:val="МОН основной"/>
-    <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="header1">
     <w:name w:val="header1"/>
-    <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="91" w:hanging="57"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff">
+    <w:name w:val="Normal (Web)"/>
+    <w:aliases w:val="Обычный (Web)1,Знак Знак3,Обычный (веб) Знак1,Обычный (веб) Знак Знак1,Знак Знак1 Знак,Обычный (веб) Знак Знак Знак,Знак Знак1 Знак Знак,Обычный (веб) Знак Знак Знак Знак,Знак Знак Знак Знак Знак,Знак4 Зна,Знак4,Знак4 Знак,Обычный (веб) Зн"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aff0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="HTML0"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:ind w:firstLine="851"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
-[...4 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:styleId="aff1">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="aff2"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="91" w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff3">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="61">
     <w:name w:val="Знак6 Знак Знак"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="41">
     <w:name w:val="Знак4 Знак Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff4">
+    <w:name w:val="endnote text"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:link w:val="aff5"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff7">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff5">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aff4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff8">
-[...11 lines deleted...]
-  <w:style w:type="character" w:styleId="aff9">
+  <w:style w:type="character" w:styleId="aff6">
     <w:name w:val="endnote reference"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="osn">
     <w:name w:val="osn"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="KZ Arial" w:eastAsia="Times New Roman" w:hAnsi="KZ Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="affa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff7">
     <w:name w:val="line number"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:ind w:left="720" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="affb">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff8">
     <w:name w:val="Знак Знак Знак Знак"/>
-    <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="27">
+  <w:style w:type="table" w:styleId="26">
     <w:name w:val="Table Grid 2"/>
-    <w:basedOn w:val="a1"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a2"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="91" w:hanging="57"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -34300,408 +33777,380 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="affc">
-[...2 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff2">
+    <w:name w:val="Без интервала Знак"/>
+    <w:link w:val="aff1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff9">
+    <w:name w:val="Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="111">
-[...2 lines deleted...]
-    <w:next w:val="afa"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="14">
+    <w:name w:val="Сетка таблицы1"/>
+    <w:basedOn w:val="a2"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="c2c13">
     <w:name w:val="c2 c13"/>
-    <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="c1c11">
     <w:name w:val="c1 c11"/>
-    <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="c2">
+    <w:name w:val="c2"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff0">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:aliases w:val="Обычный (Web)1 Знак,Знак Знак3 Знак,Обычный (веб) Знак1 Знак,Обычный (веб) Знак Знак1 Знак,Знак Знак1 Знак Знак1,Обычный (веб) Знак Знак Знак Знак1,Знак Знак1 Знак Знак Знак,Обычный (веб) Знак Знак Знак Знак Знак,Знак4 Зна Знак"/>
+    <w:link w:val="aff"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="c2">
-[...3 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle11">
     <w:name w:val="Font Style11"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle12">
     <w:name w:val="Font Style12"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="220">
     <w:name w:val="Основной текст с отступом 22"/>
-    <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:ind w:left="0" w:firstLine="360"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="zag">
     <w:name w:val="zag"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="KZ Jikharev" w:eastAsia="Times New Roman" w:hAnsi="KZ Jikharev" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
-    <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="1110">
-[...2 lines deleted...]
-    <w:next w:val="afa"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="110">
+    <w:name w:val="Сетка таблицы11"/>
+    <w:basedOn w:val="a2"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="210">
-[...2 lines deleted...]
-    <w:next w:val="afa"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Сетка таблицы2"/>
+    <w:basedOn w:val="a2"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="425" w:hanging="357"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="1111">
-[...25 lines deleted...]
-    <w:next w:val="afa"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="36">
+    <w:name w:val="Сетка таблицы3"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="42">
-    <w:name w:val="Сетка таблицы4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font9">
+    <w:name w:val="font_9"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
+    <w:name w:val="y2iqfc"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="afa"/>
-[...20 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="0024782F"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="51">
-[...27 lines deleted...]
-    <w:next w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Нет списка1"/>
+    <w:next w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="footnote text" w:uiPriority="0"/>
     <w:lsdException w:name="caption" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="footnote reference" w:uiPriority="0"/>
     <w:lsdException w:name="line number" w:uiPriority="0"/>
     <w:lsdException w:name="page number" w:uiPriority="0"/>
     <w:lsdException w:name="endnote reference" w:uiPriority="0"/>
     <w:lsdException w:name="endnote text" w:uiPriority="0"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0"/>
     <w:lsdException w:name="List Number" w:uiPriority="0"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text Indent" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text First Indent" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text 2" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text 3" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text Indent 2" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text Indent 3" w:uiPriority="0"/>
     <w:lsdException w:name="Block Text" w:uiPriority="0"/>
+    <w:lsdException w:name="FollowedHyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Plain Text" w:uiPriority="0"/>
     <w:lsdException w:name="Normal (Web)" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid 2" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
@@ -34776,1433 +34225,1127 @@
     <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="91" w:hanging="57"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:ind w:right="-625"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val=" Знак15,Знак15"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="40"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="50"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="60"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="70"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="80"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="90"/>
     <w:qFormat/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="2"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:aliases w:val=" Знак15 Знак,Знак15 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="3"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="4"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="Заголовок 5 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="5"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="Заголовок 6 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="6"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="70">
     <w:name w:val="Заголовок 7 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="7"/>
-    <w:rsid w:val="00F722A4"/>
-[...327 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af7">
-[...84 lines deleted...]
-    <w:name w:val="Table Grid"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="59"/>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:link w:val="8"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
-[...50 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...3 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="9"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="000000"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing1">
-[...1 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Body Text Indent"/>
+    <w:aliases w:val="Основной текст с отступом Знак1,Основной текст с отступом Знак2 Знак,Основной текст с отступом Знак1 Знак Знак,Основной текст с отступом Знак2 Знак Знак Знак,Основной текст с отступом Знак1 Знак Знак Знак Знак, Знак6"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="-1050" w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyTextIndent1">
-[...63 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:aliases w:val="Основной текст с отступом Знак1 Знак,Основной текст с отступом Знак2 Знак Знак,Основной текст с отступом Знак1 Знак Знак Знак,Основной текст с отступом Знак2 Знак Знак Знак Знак, Знак6 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afe">
-[...27 lines deleted...]
-    <w:next w:val="afa"/>
+  <w:style w:type="table" w:styleId="a8">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="aff0"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff0">
-    <w:name w:val="Текст выноски Знак"/>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="header"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="aff"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="32"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Основной текст 3 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="31"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="25">
-    <w:name w:val="Сетка таблицы2"/>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:aliases w:val=" Знак3, Знак4"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="22"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Основной текст с отступом 2 Знак"/>
+    <w:aliases w:val=" Знак3 Знак, Знак4 Знак"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="afa"/>
-[...34 lines deleted...]
-    </w:pPr>
+    <w:link w:val="21"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Обычный1"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="91" w:hanging="57"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff1">
-[...2 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="num" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aff2">
-[...2 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af1"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="26">
-[...14 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af0"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="36">
-[...5 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="24"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Основной текст 2 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="23"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="16">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:ind w:left="720" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="-1050"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af5">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="34"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="33"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af7">
+    <w:name w:val="Emphasis"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a0"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="0" w:firstLine="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-6237"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
+      </w:tabs>
+      <w:ind w:left="709" w:hanging="651"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="35">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:ind w:left="400"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="709" w:hanging="675"/>
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af9">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afa"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="Текст Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af9"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff3">
+  <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="aff4"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afc"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F722A4"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afb"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
-[...11 lines deleted...]
-  <w:style w:type="character" w:styleId="aff5">
+  <w:style w:type="character" w:styleId="afd">
     <w:name w:val="footnote reference"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afe">
     <w:name w:val="МОН основной"/>
-    <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="header1">
     <w:name w:val="header1"/>
-    <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="91" w:hanging="57"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff">
+    <w:name w:val="Normal (Web)"/>
+    <w:aliases w:val="Обычный (Web)1,Знак Знак3,Обычный (веб) Знак1,Обычный (веб) Знак Знак1,Знак Знак1 Знак,Обычный (веб) Знак Знак Знак,Знак Знак1 Знак Знак,Обычный (веб) Знак Знак Знак Знак,Знак Знак Знак Знак Знак,Знак4 Зна,Знак4,Знак4 Знак,Обычный (веб) Зн"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aff0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="HTML0"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:ind w:firstLine="851"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
-[...4 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:styleId="aff1">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="aff2"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="91" w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff3">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="61">
     <w:name w:val="Знак6 Знак Знак"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="41">
     <w:name w:val="Знак4 Знак Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff4">
+    <w:name w:val="endnote text"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:link w:val="aff5"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff7">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff5">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aff4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff8">
-[...11 lines deleted...]
-  <w:style w:type="character" w:styleId="aff9">
+  <w:style w:type="character" w:styleId="aff6">
     <w:name w:val="endnote reference"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="osn">
     <w:name w:val="osn"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="KZ Arial" w:eastAsia="Times New Roman" w:hAnsi="KZ Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="affa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff7">
     <w:name w:val="line number"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:ind w:left="720" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="affb">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff8">
     <w:name w:val="Знак Знак Знак Знак"/>
-    <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="27">
+  <w:style w:type="table" w:styleId="26">
     <w:name w:val="Table Grid 2"/>
-    <w:basedOn w:val="a1"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a2"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="91" w:hanging="57"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -36233,347 +35376,320 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="affc">
-[...2 lines deleted...]
-    <w:rsid w:val="00F722A4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff2">
+    <w:name w:val="Без интервала Знак"/>
+    <w:link w:val="aff1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0024782F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff9">
+    <w:name w:val="Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="111">
-[...2 lines deleted...]
-    <w:next w:val="afa"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="14">
+    <w:name w:val="Сетка таблицы1"/>
+    <w:basedOn w:val="a2"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="c2c13">
     <w:name w:val="c2 c13"/>
-    <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="c1c11">
     <w:name w:val="c1 c11"/>
-    <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="c2">
+    <w:name w:val="c2"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff0">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:aliases w:val="Обычный (Web)1 Знак,Знак Знак3 Знак,Обычный (веб) Знак1 Знак,Обычный (веб) Знак Знак1 Знак,Знак Знак1 Знак Знак1,Обычный (веб) Знак Знак Знак Знак1,Знак Знак1 Знак Знак Знак,Обычный (веб) Знак Знак Знак Знак Знак,Знак4 Зна Знак"/>
+    <w:link w:val="aff"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="c2">
-[...3 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle11">
     <w:name w:val="Font Style11"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle12">
     <w:name w:val="Font Style12"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="220">
     <w:name w:val="Основной текст с отступом 22"/>
-    <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:ind w:left="0" w:firstLine="360"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="zag">
     <w:name w:val="zag"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="KZ Jikharev" w:eastAsia="Times New Roman" w:hAnsi="KZ Jikharev" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
-    <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0024782F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="1110">
-[...2 lines deleted...]
-    <w:next w:val="afa"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="110">
+    <w:name w:val="Сетка таблицы11"/>
+    <w:basedOn w:val="a2"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="210">
-[...2 lines deleted...]
-    <w:next w:val="afa"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Сетка таблицы2"/>
+    <w:basedOn w:val="a2"/>
+    <w:next w:val="a8"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="425" w:hanging="357"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="1111">
-[...25 lines deleted...]
-    <w:next w:val="afa"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="36">
+    <w:name w:val="Сетка таблицы3"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="42">
-    <w:name w:val="Сетка таблицы4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font9">
+    <w:name w:val="font_9"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0024782F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
+    <w:name w:val="y2iqfc"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="afa"/>
-[...20 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="0024782F"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="51">
-[...27 lines deleted...]
-    <w:next w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Нет списка1"/>
+    <w:next w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F722A4"/>
+    <w:rsid w:val="0024782F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -36834,55 +35950,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>12217</Characters>
+  <Pages>9</Pages>
+  <Words>2212</Words>
+  <Characters>12614</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>101</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>105</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14332</CharactersWithSpaces>
+  <CharactersWithSpaces>14797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>