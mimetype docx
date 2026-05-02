--- v0 (2025-12-06)
+++ v1 (2026-05-02)
@@ -1,2610 +1,6452 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="page" w:tblpX="277" w:tblpY="-1695"/>
-        <w:tblW w:w="16152" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="45" w:rightFromText="45" w:vertAnchor="text"/>
+        <w:tblW w:w="17922" w:type="dxa"/>
+        <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="30" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="30" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="418"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3930"/>
+        <w:gridCol w:w="724"/>
         <w:gridCol w:w="1985"/>
-        <w:gridCol w:w="2410"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1720"/>
+        <w:gridCol w:w="2249"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="4299"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidTr="000D2FA5">
+      <w:tr w:rsidR="00D5191D" w:rsidRPr="008F79F3" w:rsidTr="008F79F3">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...151 lines deleted...]
-              <w:t>правил</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...51 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қызметтің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00AE65AE" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қағидалардың</w:t>
+            </w:r>
+            <w:r w:rsidR="00850AD8" w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00850AD8" w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...28 lines deleted...]
-              <w:t>;</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>көрсетішінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidTr="000D2FA5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Өтініштерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>нәтижені</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>беруді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>/ «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>электронды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ү</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>імет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» веб-порталы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>арқылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жүзеге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>асыратын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00D5191D" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақысыздығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2384" w:type="dxa"/>
+            <w:tcW w:w="4299" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қызметтің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>көрсетілу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>формасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>электронды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қағаз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тү</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5191D" w:rsidRPr="008F79F3" w:rsidTr="008F79F3">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3930" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidTr="000D2FA5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00541006" w:rsidP="000D2FA5">
-[...13 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>00403003</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2384" w:type="dxa"/>
+            <w:tcW w:w="4299" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00A95CCF" w:rsidP="000D2FA5">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> общеобразовательным программам начального, основного среднего, общего среднего образования</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5191D" w:rsidRPr="008F79F3" w:rsidTr="008F79F3">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3930" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00541006" w:rsidP="000D2FA5">
-[...15 lines deleted...]
-            </w:hyperlink>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="008F79F3" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>Организации начального, основного среднего и общего среднего образования</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>00403003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бастауыш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта, жалпы орта білім </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>берудің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жалпы білім беретін </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бағдарламалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ведомстволық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бағыныстылығына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қарамастан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> білім беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>құжаттарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>Бесплатно</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="0063000F" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rStyle w:val="a9"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>http://adilet.zan.kz/kaz/docs/V1800017553</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...46 lines deleted...]
-              <w:t>/бумажная</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бастауыш, негізгі орта және жалпы орта білім беру ұйымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidTr="000D2FA5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="00541006">
-[...11 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бастауыш, негізгі орта және жалпы орта білім беру ұйымдары,  «электронды үкімет» веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2384" w:type="dxa"/>
+            <w:tcW w:w="4299" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00A95CCF" w:rsidP="000D2FA5">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Электронды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>http://egov.kz/cms/ru/services/secondary_school/197pass_mon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қағаз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тү</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5191D" w:rsidRPr="008F79F3" w:rsidTr="008F79F3">
+        <w:trPr>
+          <w:trHeight w:val="3395"/>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3930" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00541006" w:rsidP="000D2FA5">
-[...15 lines deleted...]
-            </w:hyperlink>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="008F79F3" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>Организации начального, основного среднего и общего среднего образования</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>00403004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...19 lines deleted...]
-              <w:t>образования</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бастауыш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта, жалпы орта білім беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>денсаулығына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>байланысты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00541006">
-[...4 lines deleted...]
-              <w:t>,в</w:t>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>за</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00541006">
-[...13 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>уақыт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бойы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бара </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>алмайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>балаларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үйде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тегін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқытуды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>құжаттарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>Бесплатно</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="0063000F" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:anchor="z109" w:history="1">
+              <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rStyle w:val="a9"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>http://adilet.zan.kz/kaz/docs/V2000020744#z109</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...23 lines deleted...]
-            </w:hyperlink>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бастауыш, негізгі орта және жалпы орта білім беру ұйымдары</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidTr="000D2FA5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...12 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бастауыш, негізгі орта және жалпы орта білім беру ұйымдары,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>электронды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ү</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>імет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>» веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2384" w:type="dxa"/>
+            <w:tcW w:w="4299" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="0063000F" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:anchor="z65" w:tgtFrame="_blank" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00850AD8" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>Электронды</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00850AD8" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="0063000F" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:anchor="z65" w:tgtFrame="_blank" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00850AD8" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>Қағаз</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00850AD8" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00850AD8" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>тү</w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidR="00850AD8" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>р</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidR="00850AD8" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>інде</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00850AD8" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t xml:space="preserve">  </w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5191D" w:rsidRPr="008F79F3" w:rsidTr="008F79F3">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3930" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00541006" w:rsidP="000D2FA5">
-[...16 lines deleted...]
-            </w:hyperlink>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>Организации дополнительного образования для детей, организации общего среднего образования</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>00403006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00541006">
-[...4 lines deleted...]
-              <w:t>,в</w:t>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Балалар</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00541006">
-[...13 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> білім беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> білім беру</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>құжаттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...11 lines deleted...]
-              <w:t>Платно/ бесплатно</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="0063000F" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:anchor="z36" w:history="1">
+              <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rStyle w:val="a9"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>http://adilet.zan.kz/rus/docs/V2000020695#z36</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D72" w:rsidRPr="00541006" w:rsidRDefault="00ED5D72" w:rsidP="000D2FA5">
-[...28 lines deleted...]
-              <w:t>/Бумажная</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Балаларға арналған қосымша білім беру ұйымдары, жалпы орта білім беру ұйымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00E35BF6" w:rsidRPr="00541006" w:rsidTr="00633C07">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E35BF6" w:rsidRPr="00541006" w:rsidRDefault="00541006" w:rsidP="00E35BF6">
-[...13 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Балаларға арналған қосымша білім беру ұйымдары, жалпы орта білім беру ұйымдары, «электронды үкімет» веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Электронды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қағаз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тү</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5191D" w:rsidRPr="008F79F3" w:rsidTr="008F79F3">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="008F79F3" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>00403017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Балаларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жалпы бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ім беретін </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>орындарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>арасында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауыстыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>құжаттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A3FE0" w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="000A3FE0" w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rStyle w:val="a9"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>https://adilet.zan.kz/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бастауыш, негізгі орта және жалпы орта білім беру ұйымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бастауыш, негізгі орта және жалпы орта білім беру ұйымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қағаз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тү</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidTr="00972A87">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="17922" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00404. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Баланы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бағ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қамтамасыз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ету</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidTr="00972A87">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="17922" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>008. Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ім </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғылым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidTr="00972A87">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="17922" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00803. Білім </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғылым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>саласындағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>өзге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> де </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>өрсетілетін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қызметтер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5191D" w:rsidRPr="008F79F3" w:rsidTr="008F79F3">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="008F79F3" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>00803006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Негізгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта, жалпы орта бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ім беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>құжаттардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>телнұсқаларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="0063000F" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:anchor="z162" w:history="1">
+              <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
+                <w:rPr>
+                  <w:rStyle w:val="a9"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>http://adilet.zan.kz/kaz/docs/V1500010348#z162</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Негізгі орта және жалпы орта білім беру ұйымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорация, негізгі орта және жалпы орта білім беру ұйымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00850AD8" w:rsidRPr="008F79F3" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қағаз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тү</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE65AE" w:rsidRPr="008F79F3" w:rsidTr="008F79F3">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE65AE" w:rsidRPr="008F79F3" w:rsidRDefault="00DB4A12" w:rsidP="00AE65AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E35BF6" w:rsidRPr="00541006" w:rsidRDefault="00E35BF6" w:rsidP="00E35BF6">
-[...1 lines deleted...]
-              <w:pStyle w:val="a5"/>
+          <w:p w:rsidR="00AE65AE" w:rsidRPr="008F79F3" w:rsidRDefault="00AE65AE" w:rsidP="00AE65AE">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>00403015</w:t>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>00803015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2384" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E35BF6" w:rsidRPr="00541006" w:rsidRDefault="00E35BF6" w:rsidP="00E35BF6">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00AE65AE" w:rsidRPr="008F79F3" w:rsidRDefault="00AE65AE" w:rsidP="00AE65AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мектепке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тәрбие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бастауыш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта, жалпы орта, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>техникалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білімнен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> білім беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бағдарламаларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іске</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>асыратын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> білім беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қызметкерлері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>теңесті</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тұлғаларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>санаттарын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>растау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аттестаттаудан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>өткізуге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>құжаттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3930" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E35BF6" w:rsidRPr="00541006" w:rsidRDefault="00541006" w:rsidP="00E35BF6">
-[...7 lines deleted...]
-              <w:r w:rsidR="0087680C" w:rsidRPr="00541006">
+          <w:p w:rsidR="00AE65AE" w:rsidRPr="008F79F3" w:rsidRDefault="00AE65AE" w:rsidP="00AE65AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AE65AE" w:rsidRPr="008F79F3" w:rsidRDefault="0063000F" w:rsidP="00AE65AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:anchor="z8" w:history="1">
+              <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rStyle w:val="a9"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="28"/>
                   <w:szCs w:val="24"/>
-                </w:rPr>
-[...581 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>http://adilet.zan.kz/rus/docs/V1600013317#z8</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00AE65AE" w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0061525B" w:rsidRPr="00541006" w:rsidRDefault="0061525B" w:rsidP="0061525B">
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> образования</w:t>
+          <w:p w:rsidR="00AE65AE" w:rsidRPr="008F79F3" w:rsidRDefault="00AE65AE" w:rsidP="00AE65AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Балқаш қаласының білім бөлімі» ММ,  Мектепке дейінгі тәрбие мен оқыту, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0061525B" w:rsidRPr="00541006" w:rsidRDefault="0061525B" w:rsidP="0061525B">
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> образования</w:t>
+          <w:p w:rsidR="00AE65AE" w:rsidRPr="008F79F3" w:rsidRDefault="00AE65AE" w:rsidP="00AE65AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорация, «Балқаш қаласының білім бөлімі» ММ,  Мектепке дейінгі тәрбие мен оқыту, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0061525B" w:rsidRPr="00541006" w:rsidRDefault="0061525B" w:rsidP="0061525B">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00AE65AE" w:rsidRPr="008F79F3" w:rsidRDefault="00AE65AE" w:rsidP="00AE65AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="4299" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D0D0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0061525B" w:rsidRPr="00541006" w:rsidRDefault="0061525B" w:rsidP="0061525B">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00AE65AE" w:rsidRPr="008F79F3" w:rsidRDefault="00AE65AE" w:rsidP="00AE65AE">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қағаз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тү</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F79F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0007253F" w:rsidRDefault="0007253F" w:rsidP="0007253F">
-      <w:r w:rsidRPr="0007253F">
+    <w:p w:rsidR="00850AD8" w:rsidRPr="00D5191D" w:rsidRDefault="00850AD8" w:rsidP="00850AD8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D5191D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Об утверждении реестра государственных услуг</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902663" w:rsidRPr="0007253F" w:rsidRDefault="00902663" w:rsidP="0007253F">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00AB4253" w:rsidRPr="00D5191D" w:rsidRDefault="00AB4253">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00902663" w:rsidRPr="0007253F" w:rsidSect="00ED5D72">
-[...1 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w:rsidR="00972A87" w:rsidRPr="00D5191D" w:rsidRDefault="00972A87">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00972A87" w:rsidRPr="00D5191D" w:rsidSect="00972A87">
+      <w:pgSz w:w="20160" w:h="12240" w:orient="landscape" w:code="5"/>
+      <w:pgMar w:top="850" w:right="1134" w:bottom="1701" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="0063000F" w:rsidRDefault="0063000F" w:rsidP="00850AD8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="0063000F" w:rsidRDefault="0063000F" w:rsidP="00850AD8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="0063000F" w:rsidRDefault="0063000F" w:rsidP="00850AD8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="0063000F" w:rsidRDefault="0063000F" w:rsidP="00850AD8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="fullPage" w:percent="64"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001E35BE"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00ED5D72"/>
+    <w:rsidRoot w:val="00850AD8"/>
+    <w:rsid w:val="0004037C"/>
+    <w:rsid w:val="0007464E"/>
+    <w:rsid w:val="000A3FE0"/>
+    <w:rsid w:val="00105911"/>
+    <w:rsid w:val="001D3D71"/>
+    <w:rsid w:val="00236F5D"/>
+    <w:rsid w:val="00590AEB"/>
+    <w:rsid w:val="0061261D"/>
+    <w:rsid w:val="0063000F"/>
+    <w:rsid w:val="006D5409"/>
+    <w:rsid w:val="00850AD8"/>
+    <w:rsid w:val="008F79F3"/>
+    <w:rsid w:val="00941997"/>
+    <w:rsid w:val="009512FF"/>
+    <w:rsid w:val="00972A87"/>
+    <w:rsid w:val="009D31F6"/>
+    <w:rsid w:val="009E1EA7"/>
+    <w:rsid w:val="009F2B49"/>
+    <w:rsid w:val="00A672D6"/>
+    <w:rsid w:val="00A90A43"/>
+    <w:rsid w:val="00AB4253"/>
+    <w:rsid w:val="00AC3205"/>
+    <w:rsid w:val="00AE65AE"/>
+    <w:rsid w:val="00B54084"/>
+    <w:rsid w:val="00B5664D"/>
+    <w:rsid w:val="00CC5F2B"/>
+    <w:rsid w:val="00D5191D"/>
+    <w:rsid w:val="00DB4A12"/>
+    <w:rsid w:val="00DB4B8F"/>
+    <w:rsid w:val="00E84B15"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB4253"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00850AD8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00850AD8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00850AD8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00850AD8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00850AD8"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a8">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850AD8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00850AD8"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE65AE"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -2704,687 +6546,444 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-[...268 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="150758188">
+    <w:div w:id="481771544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="46607604">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
-    <w:div w:id="1567185962">
+    <w:div w:id="1363676404">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...37 lines deleted...]
-      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1638754667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.kz/cms/ru/online-services/for_citizen/pass-mon212-214" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V2000020744" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500010348" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.kz/cms/ru/services/secondary_school/mon-197-205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.kz/cms/ru/services/secondary_school/mon-197-205" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017553" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V2000020695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1600013317" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1800017553" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V2000020695" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1600013317" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011047" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500010348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V2000020744" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egov.kz/cms/ru/services/secondary_school/197pass_mon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{181088B6-D376-4E6B-B26C-5758C495102C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>657</Words>
-  <Characters>3745</Characters>
+  <Words>556</Words>
+  <Characters>3175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4394</CharactersWithSpaces>
+  <CharactersWithSpaces>3724</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>User</dc:creator>
+  <dc:creator>Gorono-zavhoz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>