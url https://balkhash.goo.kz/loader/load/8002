--- v0 (2025-12-07)
+++ v1 (2026-04-04)
@@ -1,9994 +1,18525 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2057400" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A7455">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>топтама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шеңберінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұсынылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмектің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түрлері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көлемдерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>айқындау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00950171" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00950171">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00950171">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>желтоқсандағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00950171">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1032 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00950171">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысы.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8" w:rsidP="00950171">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00950171">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаңтардан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> с 01.01.2020.</w:t>
+      <w:bookmarkStart w:id="1" w:name="z22"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атаулы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" 2001 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шілдедегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-бабының 1-1-тармағына </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="z4"/>
-[...29 lines deleted...]
-        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      <w:bookmarkStart w:id="2" w:name="z2"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулыға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>топтама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шеңберінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұсынылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмектің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түрлері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көлемдері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>айқындалсын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="z5"/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> 2. Настоящее постановление вводится в действие с 1 января 2020 года и подлежит официальному опубликованию.</w:t>
+      <w:bookmarkStart w:id="3" w:name="z3"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаңтардан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жариялануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6010"/>
+        <w:gridCol w:w="6053"/>
         <w:gridCol w:w="15"/>
-        <w:gridCol w:w="3434"/>
-        <w:gridCol w:w="288"/>
+        <w:gridCol w:w="3396"/>
+        <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="380" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="2"/>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:bookmarkEnd w:id="3"/>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>     </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006A7455">
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Премьер-Министр</w:t>
+              <w:t>Республикасының</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики</w:t>
-[...27 lines deleted...]
-            </w:r>
+              <w:t>Премьер-Министрі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4205" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">А. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мамин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>П</w:t>
-[...6 lines deleted...]
-              <w:t>риложение</w:t>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-              <w:t>Правительства</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үкіметінің</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t>Казахстан</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желтоқсандағы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...46 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 1032 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="z9"/>
+      <w:bookmarkStart w:id="4" w:name="z5"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A7455">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>топтама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>шеңберінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ұсынылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>көмектің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>түрлері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>көлемдері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
-[...101 lines deleted...]
-    <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="z13"/>
-[...181 lines deleted...]
-        <w:t>.</w:t>
+      <w:bookmarkStart w:id="5" w:name="z6"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>топтама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атаулы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" 2001 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шілдедегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шартсыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шартты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ақшалай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қатарындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
-[...34 lines deleted...]
-    <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="z15"/>
-[...173 lines deleted...]
-        <w:t>пакета</w:t>
+      <w:bookmarkStart w:id="6" w:name="z7"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атаулы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындалған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кезеңде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - бір </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жасқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>балалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="z16"/>
-[...22 lines deleted...]
-        <w:t>е питание по месту обучения в учебные дни в период учебного года согласно нормам, установленным уполномоченным органом в области здравоохранения;</w:t>
+      <w:bookmarkStart w:id="7" w:name="z8"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кезеңінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оқитын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>он</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сегіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жасқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>балалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қамтылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отбасыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="z17"/>
-[...22 lines deleted...]
-        <w:t>оимости билета при перевозке на общественном транспорте.</w:t>
+      <w:bookmarkStart w:id="8" w:name="z9"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Бір </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жасқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>топтама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түрлері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көлемдеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-қосымшаға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бір </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жасқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>балалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қамтылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отбасыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұсынылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>топтаманың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түрлері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көлемдерінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="z18"/>
+      <w:bookmarkStart w:id="9" w:name="z10"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оқитын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>он</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сегіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жасқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>топтама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z11"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түрлері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көлемдеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-қосымшаға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оқитын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>он</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сегіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жасқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>балалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қамтылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отбасыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>топтаманың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түрлеріндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көлемдеріндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мектеп </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>формасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>спорттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>форманы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және мектеп-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жазу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>керек-жарақтарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жиынтығын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z12"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>денсаулық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>саласындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уәкілетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орган</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бекітетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормаларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кезеңіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күндері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оқитын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бір </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ыстық </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тамақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="z13"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>     </w:t>
-[...15 lines deleted...]
-        <w:t>системе обязательного социального медицинского страхования по видам и объемам в соответствии с законодательством в сфере здравоохранения.</w:t>
+        <w:t xml:space="preserve">      3) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қоғамдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көлікте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>таксиден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тасымалдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>билеттің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>толық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құнының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кемінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>проценті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мөлшерінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қоғамдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көлікте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеңілдікпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жүруді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қамтиды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="z14"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. Бір </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>он</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сегіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жасқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>балаларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>денсаулық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>саласындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңнамаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмектің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көлемі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шеңберінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сақтандыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жүйесіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түрлері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көлемдері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стоматологиялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұсынылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5890"/>
-        <w:gridCol w:w="3857"/>
+        <w:gridCol w:w="5972"/>
+        <w:gridCol w:w="3775"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00333516" w:rsidRPr="006A7455">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="12"/>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:bookmarkEnd w:id="13"/>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="006A7455">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>топтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сынылатын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="006A7455">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көмектің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрлері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="006A7455">
-[...5 lines deleted...]
-              <w:t>гарантированного социального пакета</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемдеріне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="z20"/>
-      <w:r w:rsidRPr="006A7455">
+      <w:bookmarkStart w:id="14" w:name="z16"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A7455">
+        </w:rPr>
+        <w:t xml:space="preserve"> Бір </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>жастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>алты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жасқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>балалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>аз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қамтылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>отбасыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>берілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>топтаманың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>түрлері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>көлемдері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A7455">
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006A7455">
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A7455">
+        </w:rPr>
+        <w:t xml:space="preserve">. 1-қосымша </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>чении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ҚР </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16.09.2020 № 589 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>он</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өткен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1504"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2087"/>
+        <w:gridCol w:w="1215"/>
+        <w:gridCol w:w="6559"/>
+        <w:gridCol w:w="1846"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcW w:w="1390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>Категория</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8048" w:type="dxa"/>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>Вид</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Түрі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>Объем</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Көлемі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcW w:w="1390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8048" w:type="dxa"/>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Продуктовый</w:t>
+              <w:t>Азық-түлік</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>набор</w:t>
+              <w:t>жиынтығы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcW w:w="1390" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бір </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жастан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8048" w:type="dxa"/>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...13 lines deleted...]
-              <w:t>50 до 100 грамм, разрешенное к употреблению для детей от шести месяцев до трех лет)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гипоаллергенді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеміс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>езбесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көкөніс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>езбесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 50-ден 100 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балаларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалануға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рұқсат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 1 200 </w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1200 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>грамм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="00333516"/>
-[...3 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...5 lines deleted...]
-              <w:t>детская каша гипоаллергенная для детей (в заводской упаковке, разрешенная к употреблению для детей от шести месяцев до трех лет)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балаларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гипоаллергенді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ботқасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балаларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалануға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рұқсат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 320 </w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">320 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>грамм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="00333516"/>
-[...3 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшеп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оралған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүгері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жармасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 400 </w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">400 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>грамм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="00333516"/>
-[...3 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшеп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оралған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сұлы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлпегі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 800 </w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">800 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>грамм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="00333516"/>
-[...3 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...5 lines deleted...]
-              <w:t>детское печенье для детей (в заводской упаковке, разрешенное к употреблению для детей от одного года до трех лет)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балаларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>печеньесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бір </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жастан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балаларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалануға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рұқсат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 180 </w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>грамм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="00333516"/>
-[...3 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...13 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пастерленген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ультрапастерленген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>майлылығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2,5 %, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамадағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сүт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
-[...31 lines deleted...]
-              <w:t>литров</w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>литр</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRPr="00950171" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Үш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жастан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>алты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жасқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1</w:t>
-            </w:r>
+              <w:t>дейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8048" w:type="dxa"/>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRPr="00950171" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>пастерленген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ультра </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пастерленген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>қаптамадағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>майлылығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2,5 % </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сүт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>литр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1760" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бидайдың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сорттарынан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасалған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>макарондар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8048" w:type="dxa"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...13 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">800 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>өлшеп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>литров</w:t>
+              <w:t>оралған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сұлы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлпегі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">800 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>күнбағыс</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>грамм</w:t>
+              <w:t>майы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>литр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>классикалық</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>грамм</w:t>
+              <w:t>гематоген</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>құрамында</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>литров</w:t>
+              <w:t>тұтас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дақылдары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>таңғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сүтті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жастықшалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>гематоген</w:t>
-[...15 lines deleted...]
-              <w:t>классический</w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
+              <w:t>балаларға</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамадағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>печенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">400 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>өлшеп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>грамм</w:t>
+              <w:t>оралған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арпа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жармасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">800 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>өлшеп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>грамм</w:t>
+              <w:t>оралған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарақұмық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күріш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жармасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>өлшеп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>грамм</w:t>
+              <w:t>оралған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уатылған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұршақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...14 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">800 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>өлшеп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>кг</w:t>
+              <w:t>оралған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұнтақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жармасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">700 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>табиғи</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>грамм</w:t>
+              <w:t>бал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зауыттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаптамада</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>не</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрмыстық</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>грамм</w:t>
+              <w:t>химия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тауарларының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жиынтығы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRPr="00950171" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
+            <w:r w:rsidRPr="00950171">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>мед натуральный в заводской упаковке</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Бір </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жастан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>алты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жасқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>балалар</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>грамм</w:t>
+              <w:t>тіс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пастасы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...60 lines deleted...]
-              <w:t>химии</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>миллилитр</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1760" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>щеткасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8048" w:type="dxa"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детская</w:t>
-[...31 lines deleted...]
-              <w:t>паста</w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлік</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>балаларға</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>миллилитров</w:t>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гипоаллергенді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сабын</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детская</w:t>
-[...31 lines deleted...]
-              <w:t>щетка</w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>балалар</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>единицы</w:t>
+              <w:t>сусабыны</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детское</w:t>
-[...31 lines deleted...]
-              <w:t>гипоаллергенное</w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>миллилитр</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>балалар</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>грамм</w:t>
+              <w:t>кремі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детский</w:t>
-[...15 lines deleted...]
-              <w:t>шампунь</w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>миллилитр</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
-[...31 lines deleted...]
-              <w:t>миллилитров</w:t>
+              <w:t>кірсабын</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детский</w:t>
-[...15 lines deleted...]
-              <w:t>крем</w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2492" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>не</w:t>
+              <w:t>балалар</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>менее</w:t>
-[...15 lines deleted...]
-              <w:t>миллилитров</w:t>
+              <w:t>кіржуғыш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұнтағы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...20 lines deleted...]
-            <w:tcW w:w="8048" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мыло</w:t>
-[...224 lines deleted...]
-              <w:t xml:space="preserve"> 800 </w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">800 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>грамм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="z169"/>
+      <w:bookmarkStart w:id="15" w:name="z23"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание</w:t>
+        <w:t>Ескертпе</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="z170"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> 1) продуктовый набор должен отвечать требованиям безопасности пищевой продукции при ее хранении и транспортировке, установленным в Законе Республики Казахстан от 21 июля 2007 года "О безопасности пищевой продукции";</w:t>
+      <w:bookmarkStart w:id="16" w:name="z24"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>азық-түлік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жиынтығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тамақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өнімдерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қауіпсіздігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" 2007 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шілдедегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>белгіленген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тамақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өнімдерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тасымалдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қауіпсіздігіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>болуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="z171"/>
-[...38 lines deleted...]
-        <w:t>тан от 4 марта 2008 года № 217.</w:t>
+      <w:bookmarkStart w:id="17" w:name="z25"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұрмыстық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>химия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тауарларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жиынтығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тасымалдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2008 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наурыздағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 217 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бекітілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Синтетикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жуғыш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құралдар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>тұрмыстық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>химия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тауарларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қауіпсіздігіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регламентінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қауіпсіздік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сапа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>болуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5890"/>
-        <w:gridCol w:w="3857"/>
+        <w:gridCol w:w="5972"/>
+        <w:gridCol w:w="3775"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00333516" w:rsidRPr="006A7455">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="16"/>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кепілдік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="006A7455">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>топтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сынылатын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="006A7455">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көмектің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрлері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="006A7455">
-[...5 lines deleted...]
-              <w:t>гарантированного социального пакета</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемдеріне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="z25"/>
-      <w:r w:rsidRPr="006A7455">
+      <w:bookmarkStart w:id="18" w:name="z21"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Орта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>оқитын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>алты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>он</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сегіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жасқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>балалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>аз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қамтылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>отбасыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>берілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>топтаманың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>түрлері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>көлемдері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4611"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1707"/>
+        <w:gridCol w:w="3552"/>
+        <w:gridCol w:w="4210"/>
+        <w:gridCol w:w="1858"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="17"/>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:bookmarkEnd w:id="18"/>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>Категория</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санат</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>Вид</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Түрі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>Объем</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлемі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...8 lines deleted...]
-                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="6351" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...17 lines deleted...]
-                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Мектеп </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>формасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...29 lines deleted...]
-              <w:t>рмы</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинағы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...16 lines deleted...]
-              <w:t>мальчиков</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлдарға</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пиджак</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кеудеше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>1</w:t>
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Рубашка</w:t>
-[...31 lines deleted...]
-              <w:t>водолазка</w:t>
+              <w:t>Шалбар</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көйлек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>водолазка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...7 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аяқ-киім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қыздарға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Юбка</w:t>
-[...56 lines deleted...]
-            </w:r>
+              <w:t>Пиджак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кеудеше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>1</w:t>
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...7 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...31 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Белдемше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сарафан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шалбар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2108" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>1</w:t>
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...8 lines deleted...]
-                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Блузка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>обувь</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>водолазка</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="6351" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...51 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:br/>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...7 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аяқ-киім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...5 lines deleted...]
-              <w:t>Рюкзак (для девочки или мальчика)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2108" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4509" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>спорттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Простые</w:t>
+              <w:t>Спорттық</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тетради</w:t>
-[...24 lines deleted...]
-            </w:r>
+              <w:t>костюм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Пенал</w:t>
+              <w:t>Спорттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аяқ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>киім</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="4509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...61 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-            </w:r>
+              <w:t>Мектеп-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жазу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>керек-жарақтарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="4509" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t>ручка</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыныпты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алғандағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқушыларға</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>10</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рюкзак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұлға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дәптерлер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> и (или) книг)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пенал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRPr="00950171" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>1</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Сурет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>салуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> альбом (24 бет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шарикті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаламсап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарындаш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...7 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...5 lines deleted...]
-              <w:t>Рюкзак (для девочки или мальчика)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тыстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәптер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кітаптар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Простые</w:t>
+              <w:t>Акварель</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тетради</w:t>
-[...24 lines deleted...]
-            </w:r>
+              <w:t>бояулары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...50 lines deleted...]
-              <w:t>включительно</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сызғыш</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2108" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өшіргіш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4509" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">5-9 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыныпты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алгандағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқушыларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Альбом</w:t>
+              <w:t>Рюкзак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызға</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для</w:t>
+              <w:t>немесе</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рисования</w:t>
-[...15 lines deleted...]
-              <w:t>листов</w:t>
+              <w:t>ұлға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шариковая</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Дәптерлер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Простой</w:t>
+              <w:t>Қалың</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>карандаш</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>дәптер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пенал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRPr="00950171" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Сурет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>салуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> альбом (48 бет)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ластик</w:t>
+              <w:t>Шарикті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаламсап</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...8 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарындаш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...5 lines deleted...]
-              <w:t>Рюкзак (для девочки или мальчика)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2108" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>1</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тыстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәптер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кітаптар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сызғыш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өшіргіш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="4243" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4509" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-            </w:r>
+              <w:t>10-11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыныпты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алғандағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқушыларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-            <w:tcW w:w="5949" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRPr="00950171" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Рюкзак (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>қыз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ұлға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00950171">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Простой</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Дәптерлер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7455">
-[...5 lines deleted...]
-              <w:t>Обложки (для тетрадей и (или) книг)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қалың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәптер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (36 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Линейка</w:t>
+              <w:t>Пенал</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="18" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="18"/>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Циркуль</w:t>
+              <w:t>Шарикті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаламсап</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00333516">
+      <w:tr w:rsidR="00224981">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2108" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ластик</w:t>
+              <w:t>Қара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарындаш</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:tcW w:w="2311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тыстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәптер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кітаптар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сызғыш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Циркуль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224981">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00224981"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өшіргіш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333516" w:rsidRPr="006A7455" w:rsidRDefault="006A7455">
+    <w:p w:rsidR="00224981" w:rsidRDefault="00E779F8">
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A7455">
-[...4 lines deleted...]
-        <w:t>© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">© 2012. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Әділет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>министрлігінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Заңнама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>құқықтық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>институты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>» ШЖҚ РМК</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00333516" w:rsidRPr="006A7455">
+    <w:sectPr w:rsidR="00224981">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00333516"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A7455"/>
+    <w:rsidRoot w:val="00224981"/>
+    <w:rsid w:val="00224981"/>
+    <w:rsid w:val="00950171"/>
+    <w:rsid w:val="00E779F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{C3B869D9-CBD4-4AFF-8540-59566F0CAFFD}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5C2F84B0"/>
+  <w15:docId w15:val="{536BCB37-CC30-4E32-BE4D-04EA927B8C56}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10623,51 +19154,54 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007109C0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -10895,66 +19429,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6675</Characters>
+  <Pages>1</Pages>
+  <Words>1130</Words>
+  <Characters>6442</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
+  <Lines>53</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7830</CharactersWithSpaces>
+  <CharactersWithSpaces>7557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>