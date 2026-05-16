--- v0 (2025-12-06)
+++ v1 (2026-05-16)
@@ -1,160 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="003127E7" w:rsidRDefault="00FC610E">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="0022348B" w:rsidRDefault="00822F19">
       <w:r>
         <w:pict>
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:484.8pt;height:727.2pt">
-            <v:imagedata r:id="rId4" o:title="2.1"/>
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:464.4pt;height:704.4pt">
+            <v:imagedata r:id="rId6" o:title="1.1" croptop="1098f"/>
           </v:shape>
         </w:pict>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="003127E7">
+    <w:sectPr w:rsidR="0022348B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="0048686B" w:rsidRDefault="0048686B" w:rsidP="008F21E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="0048686B" w:rsidRDefault="0048686B" w:rsidP="008F21E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="0048686B" w:rsidRDefault="0048686B" w:rsidP="008F21E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="0048686B" w:rsidRDefault="0048686B" w:rsidP="008F21E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="50"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005F085D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FC610E"/>
+    <w:rsidRoot w:val="00A40F21"/>
+    <w:rsid w:val="0022348B"/>
+    <w:rsid w:val="0048686B"/>
+    <w:rsid w:val="00822F19"/>
+    <w:rsid w:val="008F21E5"/>
+    <w:rsid w:val="00A40F21"/>
+    <w:rsid w:val="00C2061A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5282CC19-092A-4108-AB7E-43892251864B}"/>
+  <w15:docId w15:val="{B64E393F-07D4-4A4C-97FA-61E894393F62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -535,62 +597,106 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F21E5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008F21E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F21E5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008F21E5"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>