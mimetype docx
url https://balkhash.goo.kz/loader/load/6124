--- v0 (2025-12-15)
+++ v1 (2026-04-07)
@@ -1,1242 +1,1002 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="005132EA" w:rsidRPr="0094581A" w:rsidRDefault="005132EA" w:rsidP="005132EA">
+    <w:p w:rsidR="008C17B9" w:rsidRPr="003C491F" w:rsidRDefault="008C17B9" w:rsidP="005132EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="005132EA" w:rsidRDefault="005132EA" w:rsidP="005132EA">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Құрметті ата-аналар!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C17B9" w:rsidRPr="003C491F" w:rsidRDefault="008C17B9" w:rsidP="005132EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="005132EA" w:rsidRPr="00FB1F18" w:rsidRDefault="005132EA" w:rsidP="005132EA">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005132EA" w:rsidRPr="003C491F" w:rsidRDefault="008C17B9" w:rsidP="008F0F44">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1B70" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.11.2020.ж. Білім Басқармасы мен Қарағанды облысының ТЖ Департаментімен келісіліп бекітілген </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F44" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">және Қарағанды облысының білім беру ұйымдарында қыс мезгілінде оқушылардың қауіпсіздігі  мен денсаулығын сақтау мақсатында </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1B70" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">келесі </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F44" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қолайсыз ауа-райы метеожағдайлары </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1B70" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ту</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F44" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ындаған кезде сабақ тоқтатылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F0F44" w:rsidRPr="003C491F" w:rsidRDefault="008F0F44" w:rsidP="008F0F44">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>0-4 сыныптарда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C22D0" w:rsidRPr="003C491F" w:rsidRDefault="008C22D0" w:rsidP="008C22D0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...74 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Секундына 2 метр және одан да жоғары жылдамдықпен соққан желді, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> градус </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және одан да төмен градус </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Цельсий</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70D9E" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ары қарай - </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70D9E" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>℃</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70D9E" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аязда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C22D0" w:rsidRPr="003C491F" w:rsidRDefault="008C22D0" w:rsidP="008C22D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -17 м/с және одан да жоғары соққан жел мен боранда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C22D0" w:rsidRPr="003C491F" w:rsidRDefault="008C22D0" w:rsidP="008C22D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қатты көктайғақта,егер оқушының өмірі мен денсаулығына қауіп төнсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005132EA" w:rsidRPr="003C491F" w:rsidRDefault="005132EA" w:rsidP="008C22D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A731AF" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00A731AF" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сыныптарда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005132EA" w:rsidRDefault="005132EA" w:rsidP="005132EA">
+    <w:p w:rsidR="00A731AF" w:rsidRPr="003C491F" w:rsidRDefault="00A731AF" w:rsidP="00A70D9E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...43 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w:rsidR="005132EA" w:rsidRDefault="005132EA" w:rsidP="005132EA">
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Секундына 2 метр және одан да жоғары жылдамдықпен соққан желді, 30 және одан да төмен градус аязда</w:t>
+      </w:r>
+      <w:r w:rsidR="003C491F" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A731AF" w:rsidRPr="003C491F" w:rsidRDefault="00A731AF" w:rsidP="00A70D9E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...23 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-20 м/с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A6FC7">
-[...86 lines deleted...]
-    <w:p w:rsidR="005132EA" w:rsidRDefault="005132EA" w:rsidP="005132EA">
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және одан да жоғары соққан жел мен боранда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A70D9E" w:rsidRPr="003C491F" w:rsidRDefault="00A731AF" w:rsidP="00A70D9E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="005132EA" w:rsidRPr="00FB1F18" w:rsidRDefault="005132EA" w:rsidP="005132EA">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- қатты көктайғақта,егер оқушының өмірі мен денсаулығына қауіп төнсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005132EA" w:rsidRPr="003C491F" w:rsidRDefault="00FB0BA9" w:rsidP="00A70D9E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="005132EA" w:rsidRDefault="005132EA" w:rsidP="005132EA">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A731AF" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00A731AF" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сыныптарда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A731AF" w:rsidRPr="003C491F" w:rsidRDefault="00A731AF" w:rsidP="00A70D9E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...43 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w:rsidR="005132EA" w:rsidRDefault="005132EA" w:rsidP="005132EA">
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Секундына 2 метр және одан да жоғары жылдамдықпен</w:t>
+      </w:r>
+      <w:r w:rsidR="003C491F" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соққан желді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, 35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>℃</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және одан да төмен градус аязда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A731AF" w:rsidRPr="003C491F" w:rsidRDefault="001A6FC7" w:rsidP="00A70D9E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...113 lines deleted...]
-    <w:p w:rsidR="005132EA" w:rsidRDefault="005132EA" w:rsidP="005132EA">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00A731AF" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>25 м/с және одан жоғары дауылды желде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB0BA9" w:rsidRPr="003C491F" w:rsidRDefault="00A731AF" w:rsidP="00A70D9E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="005132EA" w:rsidRPr="00FB1F18" w:rsidRDefault="005132EA" w:rsidP="005132EA">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- қатты көктайғақта,егер оқушының өмірі мен денсаулығына қауіп төнсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A70D9E" w:rsidRPr="003C491F" w:rsidRDefault="00A731AF" w:rsidP="00A70D9E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...84 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сабақтың тоқтатылатыны жөніндегі ақпарат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім бөлімі сайтында,ата-аналар мен оқушылар чатында,әлеуметтік желілерде </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70D9E" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>берілетін болады</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70D9E" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0BA9" w:rsidRDefault="00FB0BA9" w:rsidP="00FB0BA9">
-[...232 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00A70D9E" w:rsidRPr="003C491F" w:rsidRDefault="00A70D9E" w:rsidP="00A70D9E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...57 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00496A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сағат </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00496A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.45-тен</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8.00-ге дейін бірінші ауысым үшін</w:t>
+      </w:r>
+      <w:r w:rsidR="003C491F" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A70D9E" w:rsidRPr="003C491F" w:rsidRDefault="00A70D9E" w:rsidP="00A70D9E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00496A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сағат </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.15-тен 13.00 дейін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>екінші ауысым үшін</w:t>
+      </w:r>
+      <w:r w:rsidR="003C491F" w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A70D9E" w:rsidRPr="003C491F" w:rsidRDefault="00A70D9E" w:rsidP="00A70D9E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сабақ тоқтатылған күні мектепке келген оқушылар үшін  кестеге сәйкес сабақ толық көлемде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A70D9E" w:rsidRPr="003C491F" w:rsidRDefault="00A70D9E" w:rsidP="00A70D9E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C491F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Балқаш қаласының білім бөлімі»ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A70D9E" w:rsidRPr="003C491F" w:rsidRDefault="00A70D9E" w:rsidP="00A70D9E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="009C501B" w:rsidRPr="005132EA" w:rsidRDefault="009C501B" w:rsidP="005132EA">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C501B" w:rsidRPr="003C491F" w:rsidRDefault="009C501B" w:rsidP="005132EA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="009C501B" w:rsidRPr="005132EA" w:rsidSect="009C501B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C501B" w:rsidRPr="003C491F" w:rsidSect="003C491F">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="850" w:bottom="1134" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1260,51 +1020,51 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="7AC8166E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C909218"/>
     <w:lvl w:ilvl="0" w:tplc="043260F0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1380,100 +1140,114 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="124"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="96"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005132EA"/>
     <w:rsid w:val="001A6FC7"/>
+    <w:rsid w:val="001D1B70"/>
     <w:rsid w:val="001D50F8"/>
+    <w:rsid w:val="001F1ED5"/>
     <w:rsid w:val="0027648E"/>
     <w:rsid w:val="002D7FF8"/>
+    <w:rsid w:val="003C491F"/>
     <w:rsid w:val="003F5B75"/>
     <w:rsid w:val="00474FB4"/>
+    <w:rsid w:val="00496A20"/>
     <w:rsid w:val="005132EA"/>
     <w:rsid w:val="0072697C"/>
+    <w:rsid w:val="008C17B9"/>
+    <w:rsid w:val="008C22D0"/>
+    <w:rsid w:val="008F0F44"/>
     <w:rsid w:val="009C501B"/>
     <w:rsid w:val="00A504BB"/>
+    <w:rsid w:val="00A70D9E"/>
+    <w:rsid w:val="00A731AF"/>
     <w:rsid w:val="00B45496"/>
     <w:rsid w:val="00DE7D0B"/>
     <w:rsid w:val="00FB0BA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -1595,59 +1369,300 @@
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005132EA"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="005132EA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005132EA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB0BA9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB0BA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="005132EA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005132EA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -1674,57 +1689,57 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB0BA9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1968,73 +1983,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1332</Characters>
+  <Pages>1</Pages>
+  <Words>221</Words>
+  <Characters>1265</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CtrlSoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1562</CharactersWithSpaces>
+  <CharactersWithSpaces>1484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>AidosGOROO</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>