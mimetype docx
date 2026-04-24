--- v0 (2025-12-18)
+++ v1 (2026-04-24)
@@ -1,12399 +1,11252 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="005779F0" w:rsidRPr="005779F0" w:rsidRDefault="005779F0" w:rsidP="005779F0">
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="005779F0">
+      <w:r w:rsidRPr="00540164">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>О внесении изменений и дополнений в Закон Республики Казахстан "Об образовании"</w:t>
-[...341 lines deleted...]
-      <w:r w:rsidRPr="005779F0">
+        <w:t>"Білім туралы" Қазақстан Республикасының Заңын</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а өзгерістер мен толықтырулар енгізу туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-бап. "Білім туралы" 2007 жылғы 27 шілдедегі Қазақстан Республикасының Заңына (Қазақстан Республикасы Парламентінің Жаршысы, 2007 ж., № 20, 151-құжат; 2008 ж., № 23, 124-құжат; 2009 ж., № 18, 84-құжат; 2010 ж., № 5, 23-құжат; № 24, 149-құжат; 2011 ж., № 1, 2-құжат; № 2, 21-құжат; № 5, 43-құжат; № 11, 102-құжат; 2011 жылғы 30 шілдеде "Егемен Қазақстан" және "Казахстанская правда" газеттерінде жарияланған "Қазақстан Республикасының кейбiр заңнамалық актiлерiне рұқсат беру жүйесін жетілдіру мәселелерi бойынша өзгерiстер мен толықтырулар енгiзу туралы" 2011 жылғы 15 шілдедегі Қазақстан Республикасының Заңы; 2011 жылғы 6 тамызда "Егемен Қазақстан" және "Казахстанская правда" газеттерінде жарияланған "Қазақстан Республикасының кейбiр заңнамалық актiлерiне халықтың көші-қоны мәселелерi бойынша өзгерiстер мен толықтырулар енгiзу туралы" 2011 жылғы 22 шілдедегі Қазақстан Республикасының Заңы) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) бүкіл мәтін бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "соғысқа қатысушылар мен cоғыс мүгедектеріне" деген сөздер "Ұлы Отан соғысының қатысушылары мен мүгедектеріне" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Оқу және тәрбие процесін", "оқу және тәрбие процесі", "оқу және тәрбие процесін", "Оқу және тәрбие процесі", "оқу және тәрбие процесінің" деген сөздер тиісінше "Оқу-тәрбие процесін", "оқу-тәрбие процесі", "оқу-тәрбие процесін", "Оқу-тәрбие процесі", "оқу-тәрбие процесінің" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) 1-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2) академия – мамандықтардың бір-екі тобы бойынша жоғары және жоғары оқу орнынан кейінгі білім беретін оқу бағдарламаларын іске асыратын жоғары оқу орны;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 2-1), 2-2), 2-3), 3-1) және 5-1) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2-1) академиялық оралымдылық – оқыту немесе зерттеулер жүргізу үшін белгілі бір академиялық кезеңге: семестрге немесе оқу жылына өзінің жоғары оқу орнында немесе оқуды жалғастыру үшін басқа жоғары оқу орнында кредиттер түрінде меңгерген білім беретін оқу бағдарламаларынан міндетті түрде қайта сынақ тапсыра отырып, басқа жоғары оқу орнына (ел ішінде немесе шетелге) білім алушыларды немесе оқытушы-зерттеушілерді ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-2) аккредиттеу органдары – стандарттарды (регламенттерді) әзірлейтін және өздері әзірлеген стандарттар (регламенттер) негізінде білім беру ұйымдарын аккредиттеуден өткізетін заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-3) аккредиттеу стандарттары (регламенттері) – аккредиттеу органының аккредиттеу рәсіміне қойылатын талаптарды белгілейтін құжаттары;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "3-1) әдістемелік кабинет – білім беруді басқару органдарының білім беру процесінің ұйымдастырушылық-әдістемелік қамсыздандырылуын, нәтижелілігін талдау мен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540164">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      "5-1) профильная школа – учебное заведение, реализующее образовательную учебную программу общего среднего образования;";</w:t>
-[...303 lines deleted...]
-      <w:r w:rsidRPr="005779F0">
+        <w:t>бағалауды, педагог кадрлардың шығармашылық өсуіне және олардың кәсіптік тұрғыдан өзін-өзі жетілдіруіне жәрдемдесетін инновациялық педагогикалық тәжірибені жинақтау мен таратуды қамтамасыз ететін құрылымдық бөлімшесі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "5-1) бейіндік мектеп – жалпы орта білім берудің білім беретін оқу бағдарламасын іске асыратын оқу орны;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "7) "Болашақ" халықаралық стипендиясы – Қазақстан Республикасының азаматтарын жетекші шетелдік жоғары оқу орындарында күндізгі оқу нысаны бойынша оқыту немесе ғылыми, педагог, инженерлік-техникалық және медицина қызметкерлерінің шетелдік ұйымдарда тағылымдамадан өтуі үшін Қазақстан Республикасының Президенті тағайындайтын стипендия;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 7-1), 7-2) 7-3) және 7-4) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "7-1) біліктілікті арттырудың ваучерлік-модульдік жүйесі – білім беру қызметкеріне ұйымды, оқытудың мазмұны мен мерзімдерін таңдауға мүмкіндік беретін, мемлекет белгілеген және белгілі бір ақша сомасымен қамтамасыз етілген, атаулы құжат (ваучер) түрінде ресімделген жан басына шаққандағы норматив негізінде қаржыландырылатын біліктілікті арттыру нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-2) біліктілікті арттыру институты – үздіксіз білім беру жүйесінде кадрлардың кәсіптік біліктілігін арттырудың және оларды қайта даярлаудың актуалды білім беретін оқу бағдарламаларын іске асыратын, білім берудегі әдістемелік жұмыстың тиімділігін қамтамасыз ететін инновациялық процестерді қолдауды жүзеге асыратын білім беру ұйымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-3) біліктілікті беру – нақты мамандық бойынша тиісті кәсіптік қызмет түрінің шеңберінде жұмысты орындау үшін қажетті жеке қабілеттілік, кәсіптік білім, шеберлік пен дағдылар жиынтығын растау рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-4) білім алу үшін арнайы жағдайлар – мүмкіндігі шектеулі адамдардың онсыз жалпы білім беретін және кәсіптік білім беретін оқу бағдарламаларын меңгеруі мүмкін болмайтын, арнайы білім беретін оқу бағдарламаларын және арнайы оқыту әдістерін, техникалық және өзге де құралдарды, өмір сүру ортасын, сондай-ақ медициналық, әлеуметтік және өзге де қызметтер көрсетуді қоса алғанда, білім алу үшін жағдайлар;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақшадағы "кәсіптік" деген сөз "жоғары" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 10-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "10-1) білім беру кредиті – қаржылық ұйымдар мерзімділік, ақылылық және қайтарымдылық шарттарымен оқыту ақысын төлеу үшін қарыз алушыға беретін ақша;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) тармақша "желісін" деген сөзден кейін ", сондай-ақ олардың қызметі жетістіктерінің рейтингілік көрсеткіштерін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "16) білім беру ұйымдарын аккредиттеу – білім беру қызметтерінің сапасы туралы объективті ақпарат беру және оны арттырудың тиімді тетіктерінің бар екенін растау мақсатында аккредиттеу органының белгіленген аккредиттеу стандарттарына (талаптарына) сәйкестігін тану рәсімі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      дополнить подпунктом 17-1) следующего содержания:</w:t>
-[...301 lines deleted...]
-      <w:r w:rsidRPr="005779F0">
+        <w:t xml:space="preserve">      мынадай мазмұндағы 17-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "17-1) білім беру ұйымының ерекше мәртебесі – оқуға қабылдаудың тәртібін дербес анықтауға, өз бетінше әзірленген білім беретін оқу бағдарламаларын іске асыруға, оқу, ғылыми және әдістемелік қызмет саласында өзінің нормалары мен нормативтерін пайдалануға, білім туралы өз үлгісіндегі құжаттарды беруге мүмкіндік жасайтын жұмыс істеудің ерекше режимі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "18) гимназия – білім алушылардың бейімділігі мен қабілетіне сәйкес қоғамдық-гуманитарлық және өзге де бағыттар бойынша кең ауқымда және тереңдете білім беруді қамтамасыз ететін бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін және қосымша білім беретін оқу бағдарламаларын іске асыратын оқу орны;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 18-1), 18-2), 18-3) және 18-4) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "18-1) ғылыми-әдістемелік жұмыс – ғылым жетістіктері мен озық педагогикалық тәжірибеге негізделген және үздіксіз білім беру жүйесінің жұмыс істеуін және оны дамытуды жетілдіруге бағытталған қызмет түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-2) ғылым кандидаты, ғылым докторы – ізденушілердің диссертациялар қорғауы негізінде берілген ғылыми дәрежелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-3) докторант – докторантурада білім алатын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-4) докторантура – философия докторы (PhD), бейіні бойынша доктор ғылыми дәрежесі беріле отырып, ғылыми және педагог кадрларды даярлауға бағытталған, жоғары оқу орнынан кейінгі білім берудің кәсіптік білім беретін оқу бағдарламасы;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19) және 20) тармақшалар алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 21-1), 21-2) және 21-3) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "21-1) жоғары техникалық мектеп – техникалық және кәсіптік, орта білімнен кейінгі білім берудің интеграцияланған білім беретін оқу бағдарламаларын іске асыратын оқу орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-2) зерттеу университеті – Қазақстан Республикасының Үкіметі бекіткен, бес жылға арналған даму бағдарламасын және мамандықтардың үш және одан да көп тобы бойынша жоғары және жоғары оқу орнынан кейінгі білім берудің өз бетінше әзірленген білім беретін оқу бағдарламаларын іске асыратын, жаңа білімді жинақтау мен трансферттеу үшін іргелі және қолданбалы ғылыми зерттеу нәтижелерін пайдаланатын жоғары оқу орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-3) инклюзивті білім беру – оқытудың тиісті білім беретін оқу бағдарламаларына білім алушылардың өзге де санаттарымен тең қолжетімділікті, арнайы жағдайларды қамтамасыз ету арқылы дамытуға түзету-педагогикалық және әлеуметтік қолдауды көздейтін, мүмкіндігі шектеулі адамдарды бірлесіп оқыту және тәрбиелеу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23) және 24) тармақшалар алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "25) институт – жоғары білім берудің білім беретін оқу бағдарламаларын іске асыратын жоғары оқу орны;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      "25) институт – высшее учебное заведение, реализующее образовательные учебные программы высшего образования;";</w:t>
-[...303 lines deleted...]
-      <w:r w:rsidRPr="005779F0">
+        <w:t xml:space="preserve">      мынадай мазмұндағы 26-1), 28-1) және 29-1) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "26-1) интеграцияланған білім беретін оқу бағдарламалары – білім беретін оқу бағдарламаларының тиісті мазмұнды аспектілерін біріктіру негізінде әзірленген білім беретін оқу бағдарламалары;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "28-1) кәмелетке толмағандарды бейімдеу орталықтары – ата-анасын немесе басқа да заңды өкілдерін анықтағанға дейін үш жастан он сегiз жасқа дейiнгi қадағалаусыз және панасыз қалған балаларды, оларды уақтылы орналастыру мүмкін болмаған жағдайда ата-анасының немесе оларды алмастыратын адамдардың қамқорлығынсыз қалған балаларды, қорғаншылық және қамқоршылық органы балалардың өмірі мен денсаулығына тікелей қауіп төнген кезде ата-анасынан (олардың біреуінен) немесе қамқорлыққа алған басқа адамдардан алып қойған балаларды, сондай-ақ арнайы білім беру ұйымдарына жіберілген балаларды қабылдауды және уақытша ұстауды қамтамасыз ететін, білім беру органдарының қарамағындағы ұйым;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "29-1) кәсіптік даярлау – техникалық және қызмет көрсету еңбегі мамандарын даярлау бойынша қысқартылған мерзіммен оқытудың кәсіптік білім беретін оқу бағдарламаларын іске асыруды көздейтін техникалық және кәсіптік білім беру жүйесінің бір бөлігі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "30) кәсіптік даярлықты бағалау – техникалық және кәсіптік, орта білімнен кейінгі білім берудің білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдары түлегінің біліктілік (қабілеті) деңгейінің тиісті кәсіптік қызмет түрі шеңберінде жұмысты орындауға сәйкестігі дәрежесін айқындау;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31) және 32) тармақшалар алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "35) колледж – жалпы орта және техникалық пен кәсіптік білім берудің немесе орта білімнен кейінгі білім берудің білім беретін оқу бағдарламаларын іске асыратын оқу орны;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 35-1), 37-1), 37-2) және 38-1) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "35-1) кооперативтік оқыту – мемлекеттің, жұмыс берушілердің және оқу орындарының корпоративтік жауапкершілігіне негізделген, кадрларды кәсіптік даярлауды ұйымдастыру нысандарының бірі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "37-1) Қазақстан Республикасы Тұңғыш Президентінің – Елбасының "Өркен" білім беру гранты (бұдан әрі – "Өркен" гранты) – "Назарбаев Зияткерлік мектептері" мамандандырылған білім беру ұйымдарында дарынды балалардың оқуына ақы төлеу үшін Қазақстан Республикасының Тұңғыш Президенті тағайындайтын грант;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      37-2) қауымдастырылған профессор (доцент), профессор – жоғары оқу орнының немесе ғылыми ұйымның қолдаухаты бойынша білім беру саласындағы уәкілетті орган беретiн ғылыми атақтар;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "38-1) қосымша білім беретін мектептен тыс ұйым – білім алушылар мен тәрбиеленушілерге қосымша білім берудің білім беретін оқу бағдарламаларын іске асыратын оқу-тәрбие ұйымы;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      39) және 40) тармақшалар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      "38-1) внешкольная организация дополнительного образования – учебно-воспитательная организация, реализующая образовательные учебные программы дополнительного образования обучающихся и воспитанников;";</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">      "39) дополнительное образование – процесс воспитания и обучения, осуществляемый с целью удовлетворения </w:t>
+        <w:t xml:space="preserve">      "39) қосымша білім беру – білім алушылар мен тәрбиеленушілердің жан-жақты қажеттіліктерін қанағаттандыру мақсатында жүзеге асырылатын тәрбиелеу мен оқыту процесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      40) лицей – оқушылардың бейімділігі мен қабілетіне сәйкес оларға кең ауқымда және тереңдете жаратылыстану-математикалық білім беруді қамтамасыз ететін негізгі орта және жалпы орта білім берудің жалпы білім беретін және қосымша білім беретін оқу бағдарламаларын іске асыратын оқу орны;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 41-1) және 41-2) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "41-1) магистрант – магистратурада білім алатын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      41-2) магистратура – тиісті мамандығы бойынша "магистр" академиялық дәрежесі беріле отырып, ғылыми және педагог кадрлар даярлауға бағытталған, жоғары оқу орнынан кейінгі білім берудің кәсіптік білім беретін оқу бағдарламасы;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43) тармақша алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 45-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "45-1) мемлекеттік бітіру емтиханы – білім алушылардың жалпы орта білім беру курсын бітіргенін куәландыратын мемлекеттік үлгідегі құжатты алуы үшін қажетті талап болып табылатын, жалпы орта білім беру ұйымдарында оларды қорытынды аттестаттау нысандарының бірі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "46) оқу бағдарламасы – әрбір оқу пәні (сабақ) бойынша меңгерілуге тиісті білімнің, шеберліктің, дағдылар мен біліктіліктің мазмұны мен көлемін айқындайтын бағдарлама;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 49-1), 51-1), 53-1) және 53-2) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "49-1) "Орта білім беретін үздік ұйым" гранты – облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органдары мемлекеттік орта білім беру ұйымдарына рейтингілік көрсеткіштері негізінде конкурс қорытындылары бойынша жыл сайын бөлетін ақша;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "51-1) резидентура тыңдаушысы – клиникалық мамандықтар бойынша жоғары оқу орнынан кейінгі тереңдетілген медициналық білім берудің білім беретін оқу бағдарламаларын меңгеретін маман;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "53-1) студент – техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім берудің білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымында оқитын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      53-2) тірек мектеп (ресурс орталығы) – шағын жинақталған мектеп оқушыларының сапалы білім алуына қолжетімділігін қамтамасыз ету мақсатында қысқа мерзімді сессиялық сабақтарды және аралық әрі қорытынды аттестаттауды өткізу үшін базасында таяу маңдағы шағын жинақталған мектептердің білім беру ресурстары шоғырланатын жалпы орта білім беру ұйымы;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      54), 55) және 56) тармақшалар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "54) университет – мамандықтардың үш және одан да көп тобы бойынша жоғары білім берудің, магистратураның және докторантураның білім беретін оқу бағдарламаларын іске </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>асыратын, іргелі және қолданбалы зерттеулерді жүзеге асыратын, ғылыми және әдістемелік орталық болып табылатын жоғары оқу орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      55) училище – мәдениет пен өнер саласында негізгі орта, жалпы орта, техникалық және кәсіптік немесе орта білімнен кейінгі білім берудің білім беретін оқу бағдарламаларын іске асыратын оқу орны;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      56) тармақша бойынша орыс тіліндегі мәтінге түзету енгізілді, қазақ тіліндегі мәтін өзгермейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 56-1) және 56-2) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "56-1) ұлттық жоғары оқу орны – елдің жетекші ғылыми және әдістемелік орталығы болып табылатын, ерекше мәртебесі бар жоғары оқу орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      56-2) ұлттық зерттеу университеті – ерекше мәртебесі және Қазақстан Республикасының Үкіметі бекіткен, бес жылға арналған даму бағдарламасы бар, мамандықтардың үш және одан да көп тобы бойынша жоғары және жоғары оқу орнынан кейінгі білім берудің өз бетінше әзірленген білім беретін оқу бағдарламаларын іске асыратын, жаңа білімді жинақтау мен трансферттеу үшін іргелі және қолданбалы ғылыми зерттеу нәтижелерін пайдаланатын жоғары оқу орны;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      57) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "57) философия докторы (РhD), бейіні бойынша доктор – тиісті мамандықтар бойынша докторантураның кәсіптік білім беретін оқу бағдарламаларын меңгерген және диссертация қорғаған адамдарға берілетін ғылыми дәреже;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) 3-баптың 1-тармағында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша "азаматтық" деген сөзден кейін "және ұлттық" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "8) оқытудың, тәрбиенің және дамытудың бірлігі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) 4-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақшадағы "(Қазақстан Республикасының Ұлттық қауiпсiздiк комитетiнiң бiлiм беру ұйымдарындағы мамандар даярлауды қоспағанда)" деген сөздер "(Қарулы Күштер, басқа да әскерлер мен әскери құралымдар үшін мамандар даярлауды жүзеге асыратын білім беру ұйымдарын қоспағанда)" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша "білім беру" деген сөздердің алдынан "жоғары білім алуға ақы төлеу үшін" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 5-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "5-1) "Өркен" грантын беру қағидаларын және оның мөлшерін бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақшадағы "және оның қолданылу мерзімдерін" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      7) тармақшадағы "ережелерін және Білім беру ұйымдарын аккредиттеу ережелерін" деген сөздер "қағидаларын" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) тармақшадағы "жеке адамның" деген сөздер – "адам" деген сөзбен, "Инновациялық университет" деген сөздер "Білім беру ұйымдарының ерекше мәртебесі" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) тармақшадағы "ережелерін бекітеді" деген сөздер "қағидаларын бекітеді және "Болашақ" халықаралық стипендиясын жұмсау бағыттарын айқындайды" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20) тармақша алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21) және 22) тармақшалар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "21) мемлекеттік білім беру мекемелерінің мемлекеттік атаулы әлеуметтік көмек алуға құқығы бар отбасылардан, сондай-ақ мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы табысы ең төменгі күнкөріс деңгейінің шамасынан төмен отбасылардан шыққан білім алушылары мен тәрбиеленушілеріне және жетім балаларға, ата-анасының қамқорлығынсыз қалып, отбасыларда тұратын балаларға, төтенше жағдайлардың салдарынан шұғыл жәрдемді талап ететін отбасылардан шыққан балаларға және білім беру ұйымының алқалы басқару органы айқындайтын өзге де санаттағы білім алушылар мен тәрбиеленушілерге жалпы білім беретін мектептерді ағымдағы ұстауға бөлінетін бюджет қаражатының кемінде бір пайызы мөлшерінде қаржылай және материалдық көмек көрсетуге бөлінетін қаражатты қалыптастыру, жұмсау бағыты мен оларды есепке алу қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22) "Орта білім беретін үздік ұйым" грантын беру тәртібін және оның мөлшерін белгілей отырып, оны беруге арналған конкурсты өткізу қағидаларын бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 22-1) және 22-2) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "22-1) қаржы ұйымдары беретін білім беру кредиттерін кепілдендіру тәртібін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-2) маманды жұмысқа жіберу, өз бетімен жұмысқа орналасу құқығын беру, мемлекеттік білім беру тапсырысы негізінде білім алған, осы Заңның 47-бабының 17-тармағында аталған азаматтарды жұмысын өтеу жөніндегі міндетінен босату немесе олардың міндетін тоқтату тәртібін айқындайды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23) тармақшадағы "аттестациядан өткізу және қызметтен босату тәртібі туралы ережелерді" деген сөздер "аттестаттау және қызметтен босату тәртібін" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 24-1) және 25-1) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "24-1) білім беру саласындағы уәкілетті органның ұсынысы бойынша техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім берудің кәсіптік білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарына оқуға түсу кезінде қабылдау квотасының мөлшерін бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "25-1) осы Заңның 8-бабы 4-тармағының екінші бөлігінде аталған азаматтарға әлеуметтік көмектің мөлшерін, көздерін, түрлерін және оны беру тәртібін айқындайды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      5) 5-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 2-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2-1) магистратурада және докторантурада мамандықтар бойынша жоғары білімі бар мамандарды даярлауға мемлекеттік білім беру тапсырысын бөлуді бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақшадағы "жыл сайын" деген сөздер "жыл сайынғы ұлттық" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақшадағы "(медициналық және фармацевтік білім беруден басқа)" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 6-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "6-1) медициналық, фармацевтік және әскери білім берудің мемлекеттік жалпыға міндетті білім беру стандарттарын келіседі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 7-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "7-1) балалар музыка мектептерінің, балалар көркемөнер мектептерінің және балалар өнер мектептерінің үлгілік оқу жоспарлары мен бағдарламаларын әзірлеуді ұйымдастырады және бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) және 9) тармақшалар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "8) бiлiм беру қызметiн жүзеге асыру құқығына лицензияларды және (немесе) қосымшаларды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      бастауыш, негізгі орта, жалпы орта білім берудің жалпы білім беретін бағдарламаларын іске асыратын заңды тұлғаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      техникалық және кәсіптік білім берудің, оның ішінде кәсіптер мен мамандықтар бойынша кәсіптік бағдарламаларды іске асыратын заңды тұлғаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      орта білімнен кейінгі, жоғары, жоғары білімнен кейінгі білім берудің, оның ішінде мамандықтар бойынша кәсіптік бағдарламаларды іске асыратын заңды тұлғаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      рухани білім беру бағдарламаларын іске асыратын заңды тұлғаларға береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) меншiк нысандары мен ведомстволық бағыныстылығына қарамастан, мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білім берудің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      арнайы және мамандандырылған білім берудің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      балаларға арналған қосымша білім берудің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      балалар мен жасөспiрiмдерге арналған спорт бойынша қосымша білім берудің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      техникалық және кәсіптік, орта білімнен кейінгі білім берудің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      жоғары және жоғары оқу орнынан кейінгі білім берудің (медициналық және фармацевтiк бiлiм берудi қоспағанда) білім беру бағдарламаларын іске асыратын бiлiм беру ұйымдарын мемлекеттiк аттестаттаудан өткiзедi;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 9-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "9-1) инновациялық қызметті жүзеге асыратын және ғылыми зерттеулердің нәтижелерін өндіріске енгізетін базалық жоғары оқу орындарын айқындайды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) және 12) тармақшалар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "10) аккредиттеу органдарына, оның ішінде шетелдік аккредиттеу органдарына қойылатын талаптарды және оларды танудың тәртібін белгілейді және танылған аккредиттеу органдарының, аккредиттелген білім беру ұйымдарының және білім беретін оқу бағдарламаларының тізілімін қалыптастырады;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "12) Ұлттық бірыңғай тестілеуді және кешенді тестілеуді өткізу қағидаларын әзірлейді және бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) тармақшадағы "деңгейі" деген сөз "түрлері" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) тармақшадағы "уақытын" деген сөз "мерзімін" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18) тармақша алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20) тармақшадағы "растаудың" деген сөз – "бағалау" деген сөзбен, "берудің тәртiбiн" деген сөздер "беру қағидаларын" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22) тармақшадағы "тапсырыс берудi" деген сөздерден кейін "ұйымдастыру, оларды сақтау, есепке алу және беру" деген сөздермен толықтырылып, "қамтамасыз етуді ұйымдастырады" деген сөз "қамтамасыз ету жөніндегі қағидаларды әзірлейді және бекітеді" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25) тармақша "оқу-әдістемелік" деген сөздерден кейін "және ғылыми-әдістемелік" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 25-1), 25-2) және 26-1) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "25-1) Қазақстан Республикасы жоғары оқу орындарының дайындық бөлімдерінің қызметін ұйымдастыру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-2) жоғары оқу орындарының жанынан ұқсас мамандық топтары бойынша оқу-әдістемелік бірлестіктер құрады және олардың қызметтері туралы ережені бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "26-1) мектепке дейінгі, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік білім беру ұйымдарын жабдықтармен және жиһазбен жарақтандыру нормаларын әзірлеуді ұйымдастырады және бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "27) оқулықтарды, оқу-әдiстемелiк кешендері мен оқу-әдiстемелiк құралдарын әзiрлеу, оларға сараптама, сынақ өткізу және мониторинг жүргізу, оларды басып шығару жөнiндегi жұмысты ұйымдастыру қағидаларын әзірлейді әрі бекiтедi және осы жұмысты ұйымдастырады;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 27-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "27-1) бiлiм беру ұйымдарында пайдалануға рұқсат етiлген оқулықтардың, оқу-әдiстемелiк кешендерiнің, оқу құралдарының және басқа да қосымша әдебиеттердiң, оның iшiнде электрондық жеткiзгiштердегі тізбесін қалыптастырады және бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      29) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "29) жаратылыстану-математика циклы пәндері бойынша Президенттік олимпиаданы, жалпы білім беретін пәндер бойынша республикалық олимпиадалар мен ғылыми жобалар конкурстарын, орындаушылардың республикалық конкурстары мен кәсіби шеберлік конкурстарын ұйымдастыру және өткізу қағидаларын әзірлейді және бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай редакциядағы 29-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "29-1) жалпы білім беретін пәндер бойынша республикалық және халықаралық олимпиадалар мен ғылыми жобалар конкурстарының (ғылыми жарыстардың), орындаушылар конкурстарының, кәсіби шеберлік конкурстарының және спорттық жарыстардың тізбесін қалыптастырады және бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      33) тармақша алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "35) мемлекеттік орта білім беру мекемелерінің басшыларын конкурстық тағайындау қағидаларын әзірлейді және бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 36-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "36-1) жоғары оқу орнының және ғылыми ұйымдардың қолдаухаты бойынша қауымдастырылған профессор (доцент), профессор ғылыми атақтарын береді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      41) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "41) шетелге, оның ішінде академиялық оралымдылық шеңберінде оқытуға жіберу тәртібін әзірлейді, бекітеді және белгілейді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      42) тармақша алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "43) мектепке дейінгі тәрбие мен оқытуға, техникалық және кәсiптiк, орта бiлiмнен кейiнгi, жоғары және жоғары оқу орнынан кейiнгi бiлiмi бар мамандарды даярлауға, сондай-ақ жоғары оқу орындарының дайындық бөлімдеріне мемлекеттiк бiлiм беру тапсырысын орналастыру қағидаларын әзірлейді және бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 44-1), 44-2), 44-3), 44-4), 44-5), 44-6), 45-1), 45-2), 45-3), 46-1), 46-2), 46-3), 46-4), 46-5), 46-6), 46-7), 46-8) және 46-9) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "44-1) білім беру ұйымдарында эксперимент режимінде іске асырылатын білім беретін оқу бағдарламаларын әзірлеу, сынақтан өткізу және енгізу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44-2) білім беру жүйесін басқару органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44-3) бірыңғай ақпараттық білім беру жүйесін ұйымдастыру және оның жұмыс істеу қағидаларын әзірлеуді ұйымдастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44-4) "Болашақ" халықаралық стипендиясы бойынша шығыс нормаларын, оқуға және тағылымдамадан өтуге арналған үлгілік шарттарды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      44-5) білім беру ұйымы түрлерінің номенклатурасын және олардың қызметінің, оның ішінде шағын жинақталған мектептердегі қызметтің үлгілік қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44-6) мемлекеттік білім беру тапсырысына байланысты қызметтер көрсетудің тізбесін қалыптастырады және бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "45-1) орта білім беру ұйымдарында психологиялық қызметтің жұмыс істеу қағидаларын әзірлеуді ұйымдастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      45-2) Қазақстан Республикасының заңнамасына сәйкес сәйкестендіру нөмірлерінің ұлттық тізіліміндегі мәліметтерді алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      45-3) білім беру ұйымдарының ішкі тәртібінің үлгілік қағидаларын әзірлейді және бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "46-1) орта, техникалық және кәсіптік білім берудің жан басына шаққандағы нормативтік қаржыландыру әдістемесін әзірлеуді ұйымдастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-2) орта, техникалық және кәсіптік білім берудің жан басына шаққандағы қаржыландыру қағидаларын әзірлеуді ұйымдастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-3) біліктілікті арттырудың ваучерлік-модульдік жүйесінің әдістемесін әзірлеуді ұйымдастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-4) біліктілікті қашықтықтан арттыруды қамтамасыз етудің қағидаларын әзірлеуді ұйымдастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-5) педагогтардың біліктілік деңгейін растау қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-6) базалық жоғары оқу орындарында магистрлер мен PhD докторларын нысаналы даярлау тетігін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-7) мемлекеттік жоғары оқу орындарының ректорларын тағайындау қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-8) университеттік интернет-ресустарға қойылатын талаптарды айқындайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-9) мектеп-интернаттарға, бейіндік мектептерге қойылатын техникалық талаптарды әзірлеуді ұйымдастырады және бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) 6-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 5-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "5-1) мектепке дейiнгi тәрбие мен оқытуға мемлекеттiк бiлiм беру тапсырысын, жан басына шаққандағы қаржыландыру және ата-ананың ақы төлеу мөлшерін бекiтедi;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша "мектептерін" деген сөзден кейін "білім беру саласындағы уәкілетті органның келісімі бойынша" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7), 7-1) және 7-2) тармақшалар алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11), 12) және 13) тармақшалар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      "11) мемлекеттік білім беру мекемелерінің мемлекеттік атаулы әлеуметтік көмек алуға құқығы бар отбасылардан, сондай-ақ мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы табысы ең төменгі күнкөріс деңгейінің шамасынан төмен отбасылардан шыққан білім алушылары мен тәрбиеленушілеріне және жетім балаларға, ата-анасының қамқорлығынсыз қалып, отбасыларда тұратын балаларға, төтенше жағдайлардың салдарынан шұғыл жәрдемді талап ететін отбасылардан шыққан балаларға және білім беру ұйымының алқалы басқару органы айқындайтын өзге де санаттағы білім алушылар мен тәрбиеленушілерге жалпы білім беретін мектептерді ағымдағы ұстауға бөлінетін бюджет қаражатының кемінде бір пайызы мөлшерінде қаржылай және материалдық көмек көрсетуге қаражат жұмсайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) мемлекеттік тапсырыс негізінде техникалық және кәсіптік білім берудің кәсіптік білім беретін оқу бағдарламаларын, сондай-ақ мамандандырылған және арнайы жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдары үшін қағаз және электрондық жеткізгіштерде оқулықтар мен оқу-әдістемелік кешендерін сатып алуды және жеткізуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) облыс ауқымында жалпы білім беретін пәндер бойынша мектеп олимпиадаларын және ғылыми жобалар конкурстарын, орындаушылар конкурстары мен кәсіби шеберлік конкурстарын ұйымдастыруды және өткізуді қамтамасыз етеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) тармақшадағы "спорт бойынша балаларға" деген сөздер "балаларға облыстық деңгейде жүзеге асырылатын" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 20-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "20-1) берілген өтінімдерге сәйкес кейіннен жұмысқа орналастыра отырып, ауылдық жердің кадрлар қажетсінуі туралы өтінімді білім беру және денсаулық сақтау саласындағы уәкілетті органдарға жыл сайын 15-ші сәуірге дейін ұсынады;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22) тармақшадағы "облыстық білім департаментінің" деген сөздер "білім беруді облыстық басқару органының" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 22-1), 24-1), 24-2), 24-3), 24-4) және 24-5) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "22-1) білім беру мониторингін жүзеге асырады;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "24-1) қамқоршылық кеңестерге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-2) мемлекеттік білім беру ұйымдарының кадрмен қамтамасыз етілуін ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-3) конкурс жеңімпаздарына – мемлекеттік орта білім беру мекемелеріне "Орта білім беретін үздік ұйым" грантын төлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-4) мамандырылған және арнайы жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарында экстернат нысанында оқытуға рұқсат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-5) аудандық әдістемелік кабинеттердің, біліктілігін арттыру институтының материалдық-техникалық базасын қамтамасыз етеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшадағы "міндетті" деген сөз алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      3) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "3) кешкі (ауысымды) оқыту нысанын және интернат үлгісіндегі білім беру ұйымдары арқылы ұсынылатын орта білім беруді қоса алғанда, орта білім беруді ұйымдастырады және қамтамасыз етеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6), 6-1) және 6-2) тармақшалар алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "7) техникалық және кәсіптік, орта білімнен кейінгі білімі бар мамандарды даярлауға арналған мемлекеттік білім беру тапсырысын бекітеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 7-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "7-1) мектепке дейiнгi тәрбие мен оқытуға мемлекеттiк бiлiм беру тапсырысын, жан басына шаққандағы қаржыландыру және ата-ананың ақы төлеу мөлшерін бекiтедi;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) және 15) тармақшалар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "11) мемлекеттік білім беру мекемелерінің мемлекеттік атаулы әлеуметтік көмек алуға құқығы бар отбасылардан, сондай-ақ мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы табысы ең төменгі күнкөріс деңгейінің шамасынан төмен отбасылардан шыққан білім алушылары мен тәрбиеленушілеріне және жетім балаларға, ата-анасының қамқорлығынсыз қалып, отбасыларда тұратын балаларға, төтенше жағдайлардың салдарынан шұғыл жәрдемді талап ететін отбасылардан шыққан балаларға және білім беру ұйымының алқалы басқару органы айқындайтын өзге де санаттағы білім алушылар мен тәрбиеленушілерге жалпы білім беретін мектептерді ағымдағы ұстауға бөлінетін бюджет қаражатының кемінде бір пайызы мөлшерінде қаржылай және материалдық көмек көрсетуге қаражат жұмсайды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "15) республикалық маңызы бар қала, астана ауқымында жалпы білім беретін пәндер бойынша мектеп олимпиадаларын, ғылыми жобалар конкурстарын, орындаушылар конкурстары мен кәсіби шеберлік конкурстарын ұйымдастыруды және өткізуді қамтамасыз етеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25) тармақшадағы "білім департаменттерінің" деген сөздер "білім беруді басқару органының" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 25-1), 25-2), 25-3), 25-4), 25-5), 25-6), 25-7) және 25-8) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "25-1) негізгі орта, жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын және техникалық пен кәсіптік, орта білімнен кейінгі білім берудің кәсіптік бағдарламаларын іске асыратын білім беру ұйымдарының білім туралы мемлекеттік үлгідегі құжаттардың бланкілеріне тапсырыс беруін және солармен қамтамасыз етілуін ұйымдастырады және олардың пайдаланылуына бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-2) білім беру мониторингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-3) қамқоршылық кеңестерге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-4) мемлекеттік білім беру ұйымдарының кадрмен қамтамасыз етілуін ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      25-5) білім беру ұйымдарындағы психологиялық қызметтің әдістемелік басшылығын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-6) конкурс жеңімпаздарына – мемлекеттік орта білім беру мекемелеріне "Орта білім беретін үздік ұйым" грантын төлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-7) негізгі орта, жалпы орта білім беру ұйымдарында, сондай-ақ мамандандырылған және арнайы жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарында экстернат нысанында оқытуға рұқсат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-8) аудандық әдістемелік кабинеттердің, біліктілігін арттыру институтының материалдық-техникалық базасын қамтамасыз етеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақшадағы "міндетті" деген сөз алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6), 6-1) және 6-2) тармақшалар алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) және 11) тармақшалар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "10) аудан (қала) ауқымында жалпы білім беретін пәндер бойынша мектеп олимпиадаларын және ғылыми жобалар конкурстарын ұйымдастыру мен өткізуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) мемлекеттік білім беру мекемелерінің мемлекеттік атаулы әлеуметтік көмек алуға құқығы бар отбасылардан, сондай-ақ мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы табысы ең төменгі күнкөріс деңгейінің шамасынан төмен отбасылардан шыққан білім алушылары мен тәрбиеленушілеріне және жетім балаларға, ата-анасының қамқорлығынсыз қалып, отбасыларда тұратын балаларға, төтенше жағдайлардың салдарынан шұғыл жәрдемді талап ететін отбасылардан шыққан балаларға және білім беру ұйымының алқалы басқару органы айқындайтын өзге де санаттағы білім алушылар мен тәрбиеленушілерге жалпы білім беретін мектептерді ағымдағы ұстауға бөлінетін бюджет қаражатының кемінде бір пайызы мөлшерінде қаржылай және материалдық көмек көрсетуге қаражат жұмсайды;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 19-1) және 19-2) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "19-1) білім беру мониторингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-2) негізгі орта, жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарының білім туралы мемлекеттік үлгідегі құжаттардың бланкілеріне тапсырыс беруін және солармен қамтамасыз етілуін ұйымдастырады және олардың пайдаланылуына бақылауды жүзеге асырады;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20) және 21) тармақшалар алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 21-1), 21-2) және 21-3) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "21-1) мемлекеттік білім беру ұйымдарының кадрмен қамтамасыз етілуін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-2) білім беру ұйымдарындағы психологиялық қызметтің әдістемелік басшылығын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      21-3) негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқытуға рұқсат береді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ мынадай мазмұндағы 1-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "1-1) тірек мектептердің (ресурс орталықтарының) жұмыс істеуін қамтамасыз етеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) 7-баптың 2-тармағындағы "оның ішінде ведомстволық" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) 8-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың үшінші бөлігі "Қазақстан Республикасында" деген сөздердің алдынан "Әскери оқу орындарын қоспағанда," деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Мемлекет қаржылық ұйымдар беретiн бiлiм беру кредиттерiнiң кепiлдiк жүйесiн құру жөнiнде шаралар қабылдайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      екінші бөлік мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Әлеуметтік көмек көрсетілетін Қазақстан Республикасы азаматтарының санатына:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) жетім балалар, ата-анасының қамқорлығынсыз қалған балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) даму мүмкіндіктері шектеулі балалар, мүгедектер және бала кезінен мүгедектер, мүгедек балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) көп балалы отбасылардың балалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) кәмелетке толмағандарды уақытша оқшаулау, бейімдеу және оңалту орталықтарындағы балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) жалпы және санаторийлік үлгідегі мектеп-интернаттарында, мектеп жанындағы интернаттарда тұратын балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) дарынды балаларға арналған мамандандырылған интернаттық білім беру ұйымдарында тәрбиеленетін және білім алатын балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) интернаттық ұйымдардың тәрбиеленушілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) мемлекеттік атаулы әлеуметтік көмек алуға құқығы бар отбасылардан, сондай-ақ мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің шамасынан төмен отбасылардан шыққан балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) денсаулық жағдайына байланысты бастауыш, негізгі орта, жалпы орта білім беру бағдарламалары бойынша ұзақ уақыт бойы үйде немесе стационарлық көмек, сондай-ақ қалпына келтіру емін және медициналық оңалту көрсететін ұйымдарда оқитын балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) Қазақстан Республикасының заңдарымен айқындалатын өзге де санаттағы азаматтар жатады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      үшінші бөлік алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтағы "емдеу ұйымдарында" деген сөздер "стационарлық көмек, сондай-ақ қалпына келтіру емін және медициналық оңалту көрсететін ұйымдарда" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "6. Мемлекет инклюзивті білім берудің мақсатын іске асыра отырып, білім берудің барлық деңгейінде даму мүмкіндіктері шектеулі азаматтарға олардың білім алуына, дамуындағы ауытқуды түзетуіне және әлеуметтік бейімделуіне арнайы жағдайлар жасауды қамтамасыз етеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) 9-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Мемлекеттік тілде оқытатын тиісті білім беру ұйымдарын, сыныптарды, топтарды құру басым бағыт болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтағы "бірыңғай ұлттық тестілеу бағдарламасына" деген сөздер "ұлттық бірыңғай тестілеуді өткізу кезінде пәндер тізбесіне" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) 2-тарау мынадай мазмұндағы 9-1-баппен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "9-1-бап. Білім беру ұйымдарын аккредиттеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Білім беру ұйымын аккредиттеу ерікті негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Білім беру ұйымы аккредиттеу органын өз бетінше таңдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Аккредиттеуден өткізу туралы немесе аккредиттеуді өткізуден бас тарту туралы шешімді аккредиттеу органы білім беру ұйымы өтінішінің және тізбесін аккредиттеу органы айқындайтын, ұсынылған құжаттардың қаралу нәтижелері бойынша қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Аккредиттеуді өткізудің шарттары мен мерзімдері білім беру ұйымы мен аккредиттеу органы арасындағы аккредиттеуді өткізу туралы шартта айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Аккредиттеу органы өзінің аккредиттеу стандарттарына (регламенттеріне) сәйкес институционалдық немесе мамандандырылған аккредиттеуді өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. Білім беру ұйымын аккредиттеу білім беру ұйымының қаражаты есебінен өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. Білім беру ұйымдары уәкілетті органның тізіліміне енгізілген аккредиттеу органдарында ұлттық және халықаралық институционалдық, мамандандырылған аккредиттеуден өтуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6. Біліктілікті арттыру институттары Қазақстан Республикасының заңнамасына сәйкес жалпы негіздерде аккредиттеуден өтуге құқылы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      11) 10-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "3) білім беруді басқару органдары мен тиісті инфрақұрылымдардың, оның ішінде білім беру мониторингін жүзеге асыратын оқу-әдістемелік және ғылыми-әдістемелік қамтамасыз ету ұйымдарының;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 4) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "4) білім беру қызметінің субъектілері бірлестіктерінің жиынтығын бiлдiредi.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) 11-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақшадағы "мемлекеттік рәміздерді" деген сөздер "мемлекеттік рәміздер мен мемлекеттік тілді" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақшадағы "білімге" деген сөз "білім мен біліктілікке" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) тармақшадағы "бағдарлануын" деген сөз "ұмтылысын" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) тармақшадағы "қамтамасыз ету болып табылады." деген сөздер "қамтамасыз ету;" деген сөздермен ауыстырылып, мынадай мазмұндағы 14) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "14) мүмкіндігі шектеулі балалардың сапалы білім алуына арнайы жағдайлар жасау болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) 14-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың екінші және үшінші бөліктері мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Үлгілік оқу бағдарламалары мемлекеттік жалпыға міндетті білім беру стандарттарының талаптарына сәйкес әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Жұмыстық оқу бағдарламалары тиісті үлгілік оқу жоспарлары мен үлгілік оқу бағдарламаларының негізінде әзірленеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7 және 8-тармақтар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "7. Әскери мамандықтар бойынша үлгілік оқу бағдарламаларын бiлiм беру саласындағы уәкiлеттi органмен келiсiм бойынша тиісті мемлекеттік органның басшысы бекiтедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8. Медициналық және фармацевтік мамандықтар бойынша үлгілік оқу бағдарламаларын бiлiм беру саласындағы уәкiлеттi органмен келiсiм бойынша денсаулық сақтау саласындағы уәкілетті орган бекітеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) 16-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың үшінші бөлігі алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      2-тармақтың төртінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Негiзгi орта бiлiм берудің жалпы бiлiм беретін оқу бағдарламасын меңгеру мерзiмi – бес жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Он екі жылдық білім беруге көшкен жағдайда негiзгi орта бiлiм берудiң жалпы бiлiм беретiн оқу бағдарламасын меңгеру мерзiмi – алты жыл.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігіндегі "білім алушылардың бағдарланатын кәсіпке дейінгі даярлығын жүзеге асыру үшін әлеуметтік-гуманитарлық, жаратылыстану-ғылыми, технологиялық және басқа да" деген сөздер "жаратылыстану-математикалық және қоғамдық-гуманитарлық" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) 17-бап мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "17-бап. Техникалық және кәсіптік білім берудің білім беретін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               оқу бағдарламалары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Техникалық және кәсіптік білім беру орта білім беру деңгейінің құрамдас бөлігі болып табылады және қоғамдық-пайдалы кәсіптік қызметтің негізгі бағыттары бойынша білікті қызметкерлер мен орта буын мамандарды даярлауға бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Техникалық және кәсіптік білім берудің білім беретін оқу бағдарламалары олардың мазмұнына және білім алушылардың даярлық біліктілігінің деңгейіне қарай мынадай білім беретін оқу бағдарламалары болып бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) техникалық және қызмет көрсету еңбегінің бұқаралық кәсіптері бойынша кадрлар даярлауды көздейтін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Білім беретін оқу бағдарламаларының мазмұны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      жалпы кәсіптік және арнайы пәндерді меңгеру үшін бейіндеуші болып табылатын жалпы білім беретін пәндер бойынша интеграцияланған курстарды зерделеуді, кәсіптік дағдыларды меңгеру бойынша өндірістік оқудан және кәсіптік практикадан өтуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      білім алушыларға нақты кәсіп бойынша кәсіптік біліктіліктің белгіленген деңгейін (разряд, сынып, санат) беруді көздейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) экономиканың барлық салаларында жоғары технологиялармен және кәсіптік қызметпен байланысты жұмыстарды орындаудың күрделі (аралас) кәсіптері мен практикалық дағдыларын меңгеруді көздейтін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Білім беретін оқу бағдарламаларының мазмұны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      жалпы білім беретін, жалпы гуманитарлық, экономикалық, жалпы кәсіптік, арнайы пәндерді зерделеуді, кәсіптік дағдыларды игеру және бекіту бойынша өндірістік оқудан және кәсіптік практикадан өтуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      білім алушыларға нақты мамандық бойынша кәсіптік біліктіліктің жоғары деңгейін беруді көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      3) орта буын мамандарды даярлауды қамтамасыз ететін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Білім беретін оқу бағдарламаларының мазмұны техникалық және кәсіптік білім берудің интеграцияланған білім беретін оқу бағдарламаларын жоғары оқу орындарының 1-2-курстарының білім беретін оқу бағдарламаларымен қоса зерделеуді көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Аралық аттестаттау қорытындысы бойынша (оқытудың әрбір курсынан кейін) білім алушыларға нақты мамандық бойынша кәсіптік біліктіліктің қол жеткізген деңгейі (разряды, сыныбы, санаты) беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Оқытудың толық курсын аяқтағаннан және қорытынды аттестаттаудан өткеннен кейін білім алушыларға орта буын маманы біліктілігі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Мәдениет және өнер мамандықтары бойынша техникалық және кәсіптік білім берудің білім беретін оқу бағдарламалары көрсетілген мамандықтар бойынша білім алушылардың ерте мамандануы қағидаты мен даярлау ерекшеліктері ескеріле отырып әзірленеді. Оқыту ұзақтығы оқу бағдарламаларының күрделілігі мен берілетін біліктілік деңгейіне байланысты және ол тиісті мемлекеттік жалпыға міндетті білім беру стандартымен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. Жалпы орта білімі бар азаматтар үшін техникалық және кәсіптік білім берудің білім беретін оқу бағдарламалары жалпы кәсіптік, экономикалық, арнайы пәндерді зерделеуді және таңдаған мамандығы бойынша болашақ кәсіптік қызметін айқындайтын оқу-өндірістік жұмыстарды орындауды көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. Техникалық және кәсіптік білім берудің білім беретін оқу бағдарламалары теориялық және өндірістік оқыту бағдарламаларынан және кәсіптік практикадан тұрады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) 19-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      тақырып және 1-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "19-бап. Арнайы білім беретін оқу бағдарламалары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Арнайы білім беретін оқу бағдарламалары бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік білім берудің білім беретін оқу бағдарламалары негізінде әзірленеді және мүмкіндігі шектеулі балаларды оқытуға және дамытуға бағытталған, білім алушылар мен тәрбиеленушілердің психологиялық-медициналық-педагогтік консультациялар ұсынымдары ескеріле отырып айқындалатын психикалық-физикалық ерекшеліктері мен танымдық мүмкіндіктері ескеріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ "ұйымдарында" деген сөзден кейін ", жалпы білім беретін мектептерде" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17) 20-баптың 1-тармағының бірінші бөлігіндегі "гуманитарлық мамандықтар бойынша қызмет көрсету және басқару еңбегінің кіші" деген сөздер "техникалық, қызмет көрсету және басқару еңбегінің" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18) 21-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      екінші бөліктің бірінші сөйлемі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Жоғары білім берудің кәсіптік білім беретін оқу бағдарламалары мiндеттi құрамдас бөлiктен және таңдау бойынша құрамдас бөлiктен тұратын пәндерді қамтиды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      үшінші бөлік мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Жоғары оқу орындары білім беру жүйесін одан әрі дамытуға және жетілдіруге бағытталған оқытудың жаңа технологиялары мен әдістері қамтылатын инновациялық білім беретін оқу бағдарламаларын конкурстық негізде әзірлеуге және енгізуге құқылы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "5. Жоғары әскери оқу орындары бiлiм беру саласындағы уәкiлеттi органның келiсiмі бойынша тиісті мемлекеттiк органның басшысы бекiтетін әскери мамандықтар бойынша кәсiптiк бiлiм беретін оқу бағдарламаларын iске асырады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19) 23-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "1. Қосымша білім берудің білім беретін оқу бағдарламалары білім алушылардың, тәрбиеленушілер мен мамандардың жан-жақты қажеттіліктерін қанағаттандыруға бағытталған.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың 2) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2) қазіргі заман талаптарына сай келетін кәсіптік біліктілікті дамытуға бағытталған, мамандарды қайта даярлау және олардың біліктілігін арттыру оқу бағдарламалары болып бөлiнедi.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20) 24-бап алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21) 26-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 1-1 және 2-1-тармақтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "1-1. Ерекше мәртебесі бар білім беру ұйымдарына қабылдау тәртібін олардың өздері дербес айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2-1. "Өркен" гранты берілген Қазақстан Республикасының азаматтарын оқуға қабылдауды "Назарбаев Зияткерлік мектептері" мамандандырылған білім беру ұйымдары жүзеге асырады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      "жоғары білім" деген сөздер "жоғары оқу орнынан кейінгі білімді" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "бойынша" деген сөзден кейін "жетекші" деген сөзбен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Болашақ" халықаралық стипендиясы берілген Қазақстан Республикасының азаматтарымен "Болашақ" халықаралық стипендиясы бойынша оқуға арналған шарт жасалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "5. Бiлiм беру гранттарын алуға, сондай-ақ техникалық және кәсiптiк, орта бiлiмнен кейiнгi және жоғары бiлiмдi кадрлар даярлауға мемлекеттiк білім беру тапсырысы бойынша бiлiм алушылардың құрамына қабылдауға арналған конкурсты өткiзу кезiнде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) "Алтын белгi" белгiсімен марапатталған адамдардың;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) дербес бiлiм беру ұйымдарының бiлiм туралы құжаттары бар адамдардың;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тiзбесiн бiлiм беру саласындағы уәкiлеттi орган айқындайтын жалпы бiлiм беретiн пәндер бойынша халықаралық олимпиадалар мен ғылыми жобалар конкурстарының (ғылыми жарыстардың) (бiрiншi, екiншi және үшiншi дәрежелi дипломдармен марапатталған), орындаушылардың республикалық және халықаралық конкурстарының және спорттық жарыстардың (бiрiншi, екiншi және үшiншi дәрежелi дипломдармен марапатталған) соңғы үш жылдағы жеңiмпаздарының, сондай-ақ өздерi таңдаған мамандықтары олимпиаданың, конкурстың немесе спорттық жарыстың пәнiне сәйкес келген жағдайда, жалпы бiлiм беретiн пәндер бойынша ағымдағы жылғы Президенттік, республикалық олимпиадалар мен ғылыми жобалар конкурстарының (бiрiншi, екiншi және үшiншi дәрежелi дипломдармен марапатталған) жеңiмпаздарының басым құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бiлiм беру гранттарын алуға, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары білімді кадрлар даярлауға мемлекеттік білім беру тапсырысы бойынша білім алушылардың құрамына қабылдауға арналған конкурсты өткiзу кезiнде көрсеткiштер бiрдей болған жағдайда жетiм балалар мен ата-анасының қамқорлығынсыз қалған балалардың, медициналық-әлеуметтiк сараптаманың қорытындысына сәйкес тиiстi бiлiм беру ұйымдарында оқуына болатын жағдайда I және II топтағы мүгедектердiң, жеңiлдiктері мен кепiлдiктері бойынша соғысқа қатысушылар мен соғыс мүгедектерiне теңестiрiлген адамдардың, бала кезiнен мүгедектердiң, мүгедек балалардың және үздiк бiлiмi туралы құжаттары (куәлiктерi, аттестаттары, дипломдары) бар адамдардың басым құқығы бар.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 5-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "5-1. Білім беру грантын иеленуші оны жоғары оқу орнына қабылдағанға дейін одан бас тартқан жағдайда, білім беру грантын беру туралы куәліктің күші жойылады, ал білім беру гранты белгіленген тәртіппен беріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтағы "және ғылыми-зерттеу ұйымдарына" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      22) 27-баптағы "және экстернат" деген сөздер ", экстернат және мүмкіндігі шектеулі балалар үшін қашықтықтан оқыту" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23) 28-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтағы "оқу бағдарламалары мен жұмыстық оқу жоспарларына" деген сөздер "оқу жоспарлары мен жұмыстық оқу бағдарламаларына" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігіндегі "оқу" деген сөз "білім беру" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "9. Жалпы орта білім беру ұйымдарында білім алушыларды қорытынды аттестаттау ұлттық бірыңғай тестілеу нысанында немесе мемлекеттік бітіру емтиханы нысанында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Жалпы орта білім беру ұйымдарында білім алушыларды және оқуын бiтiретiн жылы орта бiлiмнен кейiнгi немесе жоғары бiлiм беру ұйымдарына оқуға түсуге ниет бiлдiрушiлердi қорытынды аттестаттау ұлттық бiрыңғай тестiлеу нысанында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қазақстан Республикасы Үкіметі айқындаған жағдайларда ұлттық бірыңғай тестілеуге қатыспаған, жалпы орта білім беру ұйымдарында білім алушыларды қорытынды аттестаттау мемлекеттік бітіру емтиханы нысанында жүзеге асырылады және оқуын бiтiретiн жылы орта бiлiмнен кейiнгi немесе жоғары бiлiм беретiн білім беру ұйымдарына кешенді тестілеу арқылы түсуге мүмкіндік береді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24) 29-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      тақырыптағы "Ғылыми және оқу-әдістемелік" деген сөздер "Оқу-әдістемелік және ғылыми-әдістемелік" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Ғылым мен білімді" деген сөздер "Білім мен ғылымды" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "ғылыми және оқу-әдістемелік" деген сөздер "оқу-әдістемелік және ғылыми-әдістемелік" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      бірінші абзацтағы "Ғылыми және оқу-әдістемелік" деген сөздер "Оқу-әдістемелік және ғылыми-әдістемелік" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      үшінші абзацтағы "білім департаменттерінің" деген сөздер "білім беруді басқару органдарының" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтағы "ғылыми және оқу-әдістемелік" деген сөздер "оқу-әдістемелік және ғылыми-әдістемелік" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      25) 30-бап мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "30-бап. Мектепке дейiнгi тәрбие мен оқыту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Алты (жеті) жасқа дейiнгi балаларды мектепке дейiнгi тәрбиелеу отбасында немесе бiр жастан бастап мектеп жасына жеткенге дейін мектепке дейiнгi ұйымдарда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Мектепке дейiнгi оқыту балаларды мектепте оқытуға мектеп алды даярлық түрiнде бес жастан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мектеп алды даярлық мiндеттi және отбасында, мектепке дейiнгi ұйымдарда, жалпы бiлiм беретiн мектептердiң, лицейлердiң және гимназиялардың мектеп алды сыныптарында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мемлекеттiк бiлiм беру ұйымдарындағы мектеп алды даярлық тегiн болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26) 31-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ "алты" деген сөзден кейін "(жеті)" деген сөзбен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ "түрлері мектеп," деген сөздерден кейін "шағын жинақталған мектеп," деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27) 32-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың бірінші бөлігіндегі "кәсiптiк лицейлерде," деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28) мынадай мазмұндағы 32-1-баппен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "32-1-бап. Кәсіптік даярлық</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Кәсіптік даярлық белгілі бір жұмыс түрін орындау үшін қажетті жаңа немесе өзгерген кәсіптік дағдыларды білім алушылардың жедел меңгеруіне бағытталған. Кәсіптік даярлық білім алушының білім деңгейін арттырумен байланысты емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Қызметкерлердің немесе жұмыс берушімен еңбек қатынастарында тұрмайтын өзге де адамдардың кәсіптік даярлығын жұмыс беруші тікелей ұйымдарда, оқу орталықтарында, курстарда, сондай-ақ заңды тұлғалардың әр түрлі оқу-өндірістік құрылымдарында немесе техникалық және кәсіптік, орта білімнен кейінгі білім берудің білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарында жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      3. Кәсіптік даярлық оқыту шартына сәйкес жұмыс берушінің қаражаты немесе Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де қаражат есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кәсіптік даярлықтың нысанын, мазмұны мен көлемін жұмыс беруші тиісті кәсіп бойынша қолданыстағы білім беретін оқу бағдарламаларының негізінде айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кәсіптік даярлық нысандарына кәсіпорындарда оқыту, басқа мамандыққа қайта оқыту, корпоративтік жауапкершілік және оқушылық негізінде кооперативтік оқыту жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. Кәсіптік даярлық деңгейін бағалау бойынша біліктілік емтиханынан табысты өткен адамдарға нақты мамандық бойынша тиісті біліктілік деңгейі беріледі және біліктілікті беру туралы белгіленген үлгідегі куәлік (сертификат) беріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29) 33-баптың екінші бөлігіндегі "гуманитарлық" деген сөз алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30) 34-бап алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31) 35-баптың 2-тармағының бірінші және екінші бөліктері мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2. Жоғары бiлiм берудiң кәсiптiк білім беретін оқу бағдарламалары жоғары оқу орындарында iске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ұлттық зерттеу университеті, ұлттық жоғары оқу орны, зерттеу университеті, университет, академия, институт және оларға теңестiрiлгендер (консерватория, жоғары мектеп, жоғары училище) жоғары оқу орындарының негiзгi түрлерi болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      32) 36-баптың 2-тармағы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2. Жоғары оқу орнынан кейінгі білім беру жоғары оқу орындарының магистратурасы мен докторантурасында, жоғары оқу орындарының және ғылыми ұйымдардың резидентурасында, сондай-ақ "Болашақ" халықаралық стипендиясының стипендиаттарын Қазақстан Республикасының заңнамасында белгiленген тәртiппен жыл сайын бекiтiлетiн мамандықтар тiзбесiне сәйкес күндiзгi оқыту нысаны бойынша жетекші шет елдердiң жоғары оқу орындарына оқуға жiберу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Әскери мамандықтар бойынша жоғары оқу орнынан кейінгі білім берудің кәсiптiк білім беретін оқу бағдарламаларын iске асыру жоғары әскери оқу орындарының адъюнктурасында жүзеге асырылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      33) 37-бап мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "37-бап. Қосымша білім беру</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      1. Балаларға қосымша білім беру олардың түрлерін білім беру саласындағы уәкілетті орган айқындайтын білім беру ұйымдарында және мектептен тыс ұйымдарда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қосымша білім берудің білім беретін оқу бағдарламалары бойынша білім беру қызметтерін білім алушыларға бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдары көрсетеді және шарттық негізде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Ересектерге (он сегiз жасқа толған адамдарға) бiлiм беру қоғамда болып жатқан әлеуметтiк-экономикалық өзгерiстерге сәйкес бiлiм мен дағдылардың қосымша көлемiн алу үшiн олардың өмiр бойы бiлiм алу қажеттiлiктерiн қанағаттандыруға бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ересектерге бiлiм берудi бiлiм беру ұйымдары, сондай-ақ қосымша бiлiм беретін оқу бағдарламаларын iске асыратын құрылымдық бөлiмшелерi бар заңды тұлғалар жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Кадрлардың біліктілігін арттыру және оларды қайта даярлау қосымша білім берудің білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарында, ғылыми ұйымдарда, біліктілікті арттыру институттарында, өндірісте және ғылыми, педагог, инженерлік-техникалық және медицина қызметкерлерінің "Болашақ" халықаралық стипендиясы бойынша шетелдік ұйымдарда тағылымдамадан өтуі кезінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. Бiлiм беру ұйымдары басшы кадрларының, педагог және ғылыми қызметкерлерiнiң бiлiктiлiгiн арттыру бес жылда кемiнде бiр рет жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. Медициналық және фармацевтік кадрлардың біліктілігін арттыру және оларды қайта даярлау медициналық білім және ғылым ұйымдарында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6. Қазақстан Республикасының азаматтары тағылымдамадан өту үшін "Болашақ" халықаралық стипендиясын алуға арналған конкурсқа қатысуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тағылымдамадан өту үшін "Болашақ" халықаралық стипендиясын алуға баллдары теңдей болған кезде Президенттік олимпиада жеңімпазы ғылыми жетекшісінің басым құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Болашақ" халықаралық стипендиясы берілген Қазақстан Республикасының азаматтарымен "Болашақ" халықаралық стипендиясы бойынша тағылымдамадан өту туралы шарт жасалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34) мынадай мазмұндағы 37-1-баппен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "37-1-бап. Жеке педагогтік қызмет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Табыс алумен байланысты жеке педагогтік қызмет кәсіпкерлік қызмет болып табылады. Жеке педагогтік қызметпен айналысатын тұлғаны мемлекеттік тіркеу Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Жеке педагогтік қызмет лицензияланбайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35) 39-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Аккредиттеу органдарының, аккредиттелген білім беру ұйымдарының және білім беретін оқу бағдарламаларының тізіліміне енгізілген аккредиттеу органдарында мамандандырылған аккредиттеуден өткен білім беру ұйымдары азаматтарға аккредиттелген білім беретін оқу бағдарламалары (мамандықтар) бойынша білім туралы өзіндік үлгідегі құжаттарды беруге құқылы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "1-1. Ерекше мәртебесі бар білім беру ұйымдары білім туралы өзіндік үлгідегі құжаттар бере алады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ "үлгідегі" деген сөзден кейін "не өзіндік үлгідегі" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 5-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "5. "Болашақ" халықаралық стипендиясын иеленуші Қазақстан Республикасының азаматтарына шетелдік жоғары оқу орындары, ғылыми орталықтары мен зертханалары берген білім туралы құжаттар тану немесе нострификациялау рәсімдерінен өтпей-ақ Қазақстан Республикасында танылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      36) 40-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 2-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2-1. Заңды тұлға ретінде мемлекеттік тіркеуден өткен кезден бастап алты ай ішінде білім беру қызметімен айналысу құқығына лицензия алмаған жағдайда білім беру ұйымы сот тәртібімен таратылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Осы мерзімнің өтуін білім беру саласындағы уәкілетті орган білім беру ұйымының білім беру қызметімен айналысу құқығына лицензия алу туралы материалдарын қарау мерзіміне тоқтата тұрады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "4. Іске асырылатын білім беретін оқу бағдарламаларына қарай білім беру ұйымдарының мынадай үлгілері болуы мүмкін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) мектепке дейінгі ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) жалпы білім беру ұйымдары (бастауыш, негізгі орта, жалпы орта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) техникалық және кәсіптік білім беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) орта білімнен кейінгі білім беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) жоғары білім беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) жоғары және жоғары оқу орнынан кейінгі білім беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) мамандандырылған білім беру ұйымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      8) арнайы білім беру ұйымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) жетім балалар мен ата-анасының (заңды өкілдерінің) қамқорлығынсыз қалған балаларға арналған білім беру ұйымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) балаларға арналған қосымша білім беру ұйымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) ересектерге арналған қосымша білім беру ұйымдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Білім беру ұйымдары түрлерінің номенклатурасын білім беру саласындағы уәкілетті орган бекітеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      37) 41-баптың 1-тармағы мынадай мазмұндағы 4-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "4-1) білім алушыларды, тәрбиеленушілерді оқудан шығару негіздерін және тәртібін;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      38) 43-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2) әскери мамандықтар бойынша жұмыстық оқу бағдарламаларын бекітуден басқа, жұмыстық оқу жоспарлары мен жұмыстық оқу бағдарламаларын әзiрлеу және бекiту;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 2-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2-1) қысқартылған оқыту мерзімімен білім беретін оқу бағдарламаларын әзірлеу және бекіту;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) тармақшадағы "заңдарында" деген сөз "заңнамасында" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) тармақша алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "17) жоғары оқу орындарында білім алушыларға "бакалавр" және "магистр" академиялық дәрежелерін беру;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 18) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "18) кадрларды кәсіптік даярлаудың қазіргі заманғы нысандарын енгізу жатады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 4 және 5-тармақтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "4. Ерекше мәртебесі бар білім беру ұйымы білім беру қызметтерін көрсету шартының нысанын өз бетінше бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. Ерекше мәртебесі бар білім беру ұйымдары білім беру қызметін өз бетінше әзірлеген білім беретін оқу бағдарламалары, білім алушылар мен профессорлық-оқытушылық құрамның арақатынасы, оқу жүктемесінің нормалары, еңбекақы төлеу нысандары мен мөлшерінің негізінде жүзеге асырады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      39) 44-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтағы "Үкіметі белгілеген" деген сөздер "заңнамасында белгiленген" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтағы "өзінің орынбасарларын және бас бухгалтерді" деген сөздер "бас бухгалтерді" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      40) мынадай мазмұндағы 45-1-баппен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "45-1-бап. Кәсіптік білім беру саласындағы әлеуметтік</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 әріптестік</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Кәсіптік білім беру саласындағы әлеуметтік әріптестік білім беру жүйесінің қызметі нәтижелерінің барабарлығын арттыруға, кадрларды даярлау деңгейін экономика салаларының және жұмыс берушілердің қажеттіліктеріне жақындатуға, оқытудың өндіріспен байланысын нығайтуға, қаржыландырудың қосымша көздерін тартуға бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Кәсіптік білім беру саласындағы әріптестердің өзара іс-қимылдарының негізгі бағыттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) жұмыс берушілердің мемлекеттік жалпыға міндетті білім беру стандарттарын, үлгілік оқу жоспарлары мен бағдарламаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) кәсіпорындардың технологиялық базасын пайдалана отырып, білім алушылардың кәсіптік практикасын, арнайы пәндер бойынша оқытушылардың және мамандардың тағылымдамаларын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) мамандар даярлау және оларды жұмысқа орналастыруға жәрдемдесу мәселелері бойынша тараптардың өзара іс-қимылдарын дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) экономиканың тиісті салаларында кәсіптік қызмет тәжірибесі бар мамандарды оқыту процесіне тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) кәсіптік білім беру сапасын бақылауды ұйымдастыруға және түлектердің кәсіптік даярлығын бағалауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) жұмыс берушілердің қаржылай қаражатын білім беру ұйымдарын дамытуға тарту болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      41) 47-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Бiлiм алушыларға оқушылар, кадеттер, студенттер, магистранттар, адъюнкттар, интерндер, курсанттар, тыңдаушылар және докторанттар жатады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      3-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша "мамандықтан басқасына" деген сөздерден кейін ", ақылы негізден мемлекеттік білім беру тапсырысы бойынша оқуға" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақшадағы "Қазақстан Республикасының Үкiметi белгiлеген тәртiппен" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша "залдарын," деген сөзден кейін "компьютерлік сыныптарын және" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 6-2-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "6-2. Жалпы білім беретін пәндер бойынша халықаралық олимпиадалар мен ғылыми жобалар конкурстарының (ғылыми жарыстардың) соңғы үш жылдағы жеңімпаздары, сондай-ақ жалпы білім беретін пәндер бойынша ағымдағы жылғы осы халықаралық олимпиадалар мен ғылыми жобалар конкурстарының (ғылыми жарыстардың) қатысушылары (ерекше үлгідегі аттестат және "Алтын белгі" белгісін алуға үміткер түлектерді қоспағанда) білім беру саласындағы уәкілетті орган қорытынды бағаларды сертификаттар баллына ауыстыру негізінде берген ұлттық бірыңғай тестілеудің нәтижелері туралы сертификаттар алады. Білім алушының жылдық бағаларын сертификаттар баллына ауыстыруға арналған шәкілді білім беру саласындағы уәкілетті орган бекітеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      бірінші және екінші бөліктер мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "7. Білім беру ұйымдарында күндізгі оқу нысаны бойынша мемлекеттік білім беру тапсырысы бойынша білім алушы (кәсіптік лицейлердің оқушыларынан басқа) студенттерге, интерндерге, магистранттарға, докторанттарға, резидентура тыңдаушыларына, жоғары оқу орындарының дайындық бөлімдерінің тыңдаушыларына мемлекеттік стипендия төленуі мүмкін. Мемлекеттік стипендияны тағайындау және төлеу қағидаларын, сондай-ақ оның мөлшерін Қазақстан Республикасының Үкіметі бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мемлекеттiк атаулы стипендия жоғары оқу орындарының неғұрлым дарынды магистранттарына және Қазақстан Республикасы жоғары оқу орындарының күндiзгi оқу нысаны бойынша бiлiм алушыларына жоғары оқу орындары ғылыми кеңестерiнiң шешiмдерi негiзiнде төленеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы үшінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Көзі көрмейтін мүгедектердің және құлағы естімейтін мүгедектердің, жетім балалар мен ата-анасының қамқорлығынсыз қалған және қорғаншылыққа (қамқорлыққа) алынған балалардың, сондай-ақ кезекті аралық аттестаттаудың нәтижелері бойынша "үздік" деген бағаға ғана оқитын студенттер мен магистранттардың мөлшерін Қазақстан Республикасының Үкіметі айқындайтын жоғары мемлекеттік стипендия алуға құқығы бар.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 15-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "15-1. Білім алушылар білім беру ұйымдарында белгіленген киім үлгісін сақтауға міндетті.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      17-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "17. Осы Заңның 26-бабы 8-тармағының 3) тармақшасында белгiленген квота шегiнде педагогтік, медициналық және ветеринарлық мамандықтар бойынша оқуға түскен ауыл (село) жастары қатарынан шыққан азаматтар жоғары оқу орнын бітіргенннен кейiн тиісінше мемлекеттік бiлiм беру ұйымдарында, мемлекеттік медицина ұйымдарында, ветеринария саласында қызметін жүзеге асыратын мемлекеттік органдар бөлімшелерінде не ауылдық жерде орналасқан мемлекеттік ветеринария ұйымдарында кемiнде үш жыл жұмысты өтеуге мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мемлекеттік білім беру тапсырысы негізінде педагогтік және медициналық мамандықтар бойынша білім алушы азаматтар Қазақстан Республикасының Үкіметі айқындайтын тәртіппен мемлекеттік білім беру ұйымдарында және мемлекеттік медицина ұйымдарында жұмысты өтеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мемлекеттік білім беру тапсырысы негізінде философия докторлары (РhD) бағдарламасы бойынша докторантураға оқуға түскен азаматтар оқуын бітіргенннен кейін жоғары оқу орындарында немесе ғылыми ұйымдарда кемінде үш жыл жұмысты өтеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Осы тармақта аталған адамдардың жұмысты өтеу жөніндегі өз міндеттерін орындауына немесе жұмысты өтемеген жағдайда бюджет қаражатының шығыстарын өтеуіне мониторингті және олардың сақталуына бақылауды қамтамасыз ету білім беру саласындағы уәкілетті орган сенім білдірген агентке жүктеледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 17-1, 17-2, 17-3 және 17-4-тармақтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "17-1. Мемлекеттік білім беру ұйымдарына және мемлекеттік медицина ұйымдарына жұмысқа бірінші кезекте бөліну құқығына мыналар ие:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) жұбайы (зайыбы) бос орынды ұсынған елді мекенде немесе оған жақын орналасқан елді мекенде тұратын, жұмыс істейтін немесе қызметін өткеретін адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) ата-анасының біреуі немесе екеуі де І және ІІ топтағы мүгедектер болып табылатын адамдар, сондай-ақ бос орынды ұсынған елді мекенде қорғаншылар және қамқоршылар тұрақты тұрғындар болып табылатын адамдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-2. Осы баптың 17-тармағында көзделген жұмысты өтеу жөніндегі міндеттен босату жас мамандарды жеке-жеке бөлу жөніндегі комиссияның шешімімен мынадай санаттағы жас мамандарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) жұбайы (зайыбы) тұратын, жұмыс істейтін немесе қызметін өткеретін елді мекенде не жақын орналасқан елді мекенде бос орын болмаған жағдайдағы адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) І және ІІ топтағы мүгедектерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) одан әрі оқу үшін магистратураға, резидентураға, докторантураға түскен адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) жүкті әйелдерге, үш жасқа дейінгі баласы (балалары) бар, сондай-ақ үш жасқа дейінгі баланы (балаларды) өзі тәрбиелеп жатқан адамдарға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-3. Оқумен байланысты бюджет қаражаты есебінен шыққан шығыстар өтелместен, осы баптың 17-тармағында көзделген жұмысты өтеу жөніндегі міндеттің тоқтатылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) жұмысты өтеу жөніндегі міндеттің орындалуына байланысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      2) тиісті құжатпен расталатын білім алушының (жас маманның) қайтыс болуына байланысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) жұмысты өтеу мерзімі ішінде І және ІІ топтағы мүгедектік белгіленген жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) осы баптың 17-2-тармағында көзделген жағдайларда жұмысты өтеу жөніндегі міндеттен босатылуына байланысты басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-4. Осы баптың 17-2-тармағында көзделген жағдайларды қоспағанда, осы баптың 17-тармағында көзделген жұмысты өтеу жөніндегі міндетті орындамағаны үшін жас маман өзінің оқуына байланысты бюджет қаражаты есебінен шыққан шығыстарды өтеуге міндетті.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      42) 48-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтағы "ынталандыру" деген сөз "қалыптастыру" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтағы "орта, техникалық және кәсіптік білім беретін ұйымдардың" деген сөздер "бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43) 49-баптың 2-тармағының 2) және 3) тармақшалары мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2) балаларды одан әрі жалпы білім беретін мектепке беруді айқындай отырып, мектеп алды даярлығын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) білім беру ұйымының жарғысында айқындалған қағидаларды орындауға;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44) 51-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың екінші бөлігіндегі "және еңбек шартында" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 6-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "6. Педагог қызметкерлердің білім беру процесін саяси үгіттеу, діни насихат жүргізу мақсатында немесе білім алушыларды Қазақстан Республикасының Конституциясына және Қазақстан Республикасының заңнамасына қайшы келетін әрекеттерге итермелеу пиғылымен пайдалануына тыйым салынады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      45) 52-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың екінші бөлігінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Мемлекеттік емес" деген сөздер "Жеке меншік" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "қолданыстағы" деген сөз алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтағы ", эксперимент режимінде жұмыс істегені үшін" деген сөздер "үшін, эксперимент режимінде жұмыс істегені үшін, мүмкіндігі шектеулі балалармен жұмыс істегені үшін" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      5-тармақ "мәртебесі бар" деген сөздерден кейін "мемлекеттік" деген сөзбен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      бірінші бөлікте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      бірінші абзацтағы "Мемлекеттік білім беру ұйымдарының педагог қызметкерлеріне" деген сөздер "Мемлекеттік білім беру ұйымдарында оқу-тәрбие процесін тікелей жүзеге асыратын педагог қызметкерлерге" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1), 2) және 3) тармақшалардағы "сағаттан аспайтындай" деген сөздер "сағат" деген сөзбен ауыстырылып, 1) тармақшада:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      екінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары үшін;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      үшінші абзац алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 4) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "4) 25 сағат арнайы білім беру ұйымдары және жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарының тәрбиелеушілері үшін белгіленеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      екінші бөлік мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Нормативтік оқу жүктемесі белгіленбеген білім беру ұйымдары қызметкерлерінің жұмыс уақытының ұзақтығы Қазақстан Республикасының еңбек заңнамасына сәйкес белгіленеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақтың бірінші абзацындағы "тапсырысты" деген сөз "білім беру тапсырысын" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46) 53-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың 2) тармақшасы "педагог қызметкерлері" деген сөздерден кейін "мен оларға теңестірілген адамдар" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша "иеленушіге" деген сөзден кейін "жұмсау бағытын Қазақстан Республикасының Үкіметі айқындайтын" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақшадағы "мемлекеттік грант" деген сөздер "сыйақы" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      47) 55-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      "3. Бiлiм беру мониторингi бiлiм беру жүйесінің сапасын сырттай және iшкi бағалау үшін статистикалық және талдамалық бағалау көрсеткіштерінің кешені көмегімен жүзеге асырылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 4, 5 және 6-тармақтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "4. Оқу жетістіктерін сырттай бағалау білім беру ұйымына тәуелсіз, оқыту сапасына мониторинг түрлерінің бірі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Оқу жетістіктерін сырттай бағалау білім беру қызметтерінің сапасын бағалау және білім алушылардың негізгі орта, жалпы орта білім берудің білім беретін оқу бағдарламаларын және жоғары білім берудің мемлекеттік жалпыға міндетті білім беру стандарттында көзделген оқу пәндерінің көлемін меңгеру деңгейін айқындау мақсатында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. Оқу жетістіктерін сырттай бағалау негізгі орта, жалпы орта және жоғары білім алуды аяқтағаннан кейін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      негізгі мектепте (9 (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="005779F0">
-[...5 lines deleted...]
-        <w:t>всесторонних потребностей</w:t>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10)-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="005779F0">
-[...263 lines deleted...]
-      <w:r w:rsidRPr="005779F0">
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>сыныптан кейін) – оқытудың одан әрі траекториясын айқындау мақсатында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      жалпы орта (бейіндік) мектепте – оқу жетістіктерінің деңгейін бағалау мақсатында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      жоғары білім беруде – оқыту бағыттары бойынша оқу бағдарламасын меңгеруді мониторингілеу мақсатында іріктеліп жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6. Оқу жетістіктеріне сырттай бағалау жүргізілетін негізгі орта, жалпы орта білім беру ұйымдарының және жоғары білімді мамандықтардың тізбесін білім беру саласындағы уәкілетті орган айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      48) 57-баптың 2-тармағы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2. Техникалық және кәсіптік, орта білімнен кейінгі, жоғары, жоғары оқу орнынан кейінгі білім берудің білім беретін оқу бағдарламаларын іске асыратын заңды тұлғалардың білім беру қызметін кәсіптік біліктілік деңгейлерін ескере отырып, олар үшін жаңа кәсіптер мен мамандықтар бойынша лицензиялау оларда лицензиялардың болуына қарамастан, жалпы негіздерде жүргізіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      49) 58-бап алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      50) 59-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "3) Қазақстан Республикасының білім туралы заңнамасының және білім беру қызметіне қойылатын біліктілік талаптарының сақталуын бақылау болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ мынадай мазмұндағы екінші және үшінші бөліктермен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>промежуточной и итоговой аттестации обучающихся в целях обеспечения доступа к качественному образованию учащимся малокомплектных школ;";</w:t>
-[...388 lines deleted...]
-      <w:r w:rsidRPr="005779F0">
+        <w:t xml:space="preserve">      "Техникалық және кәсіптік білім берудің, орта білімнен кейінгі, жоғары және жоғары оқу орнынан кейінгі білім берудің білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдары үшін мемлекеттік аттестаттау да мамандықтар бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Аккредиттеу органдарының, аккредиттелген білім беру ұйымдары мен білім беретін оқу бағдарламаларының тізіліміне енгізілген аккредиттеу органдарында институционалдық және мамандандырылған аккредиттеуден өткен білім беру ұйымдары аккредиттеу мерзіміне, бірақ 5 жылдан аспайтын мерзімге аккредиттелген білім беретін оқу бағдарламалары (мамандықтар) бойынша мемлекеттік аттестаттау рәсімінен босатылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 4-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "4-1. Мемлекеттік аттестатталуға жататын білім беру ұйымдары өзін-өзі бағалауды жүргізеді және өзін-өзі бағалау материалдарын білім беруді басқарудың мемлекеттік органдарына табыс етеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6 және 7-тармақтар алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      51) 61-баптың 3-тармағының 4) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "4) қаржылық ұйымдардың кредиттері;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      52) 62-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың екінші бөлігі алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Мемлекеттік білім беру тапсырысына байланысты қызметтердің тізбесін білім беру саласындағы уәкілетті орган бекітеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың үшінші бөлігіндегі "Қазақстан Республикасы жасасқан халықаралық шарттармен көзделген оқу орындарында" деген сөздер "осы Заңның 65-бабының 4-тармағында көзделген тәртіппен құрылған оқу орындарында және (немесе) олардың филиалдарында" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      мынадай мазмұндағы 5-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "5-1. Білім беру грантының негізінде жоғары білімді кадрлар даярлауды қаржыландыру аккредиттеу органдарының, аккредиттелген білім беру ұйымдарының және білім беретін оқу бағдарламаларының тізіліміне енгізілген аккредиттеу органдарында институционалдық аккредиттеуден өткен білім беру ұйымдарында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Білім беру грантының негізінде жоғары білім берудің жекелеген мамандықтары бойынша кадрлар даярлауды қаржыландыру аккредиттеу органдарының, аккредиттелген білім беру ұйымдарының және білім беретін оқу бағдарламаларының тізіліміне енгізілген аккредиттеу органдарында осы мамандықтар бойынша мамандандырылған аккредиттеуден өткен білім беру ұйымдарында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      в подпункте 6) слова "и сроки действия" исключить;</w:t>
-[...318 lines deleted...]
-      <w:r w:rsidRPr="005779F0">
+        <w:t xml:space="preserve">      Білім беру тапсырысының негізінде жоғары оқу орнынан кейінгі білім берудің мамандықтары бойынша кадрлар даярлауды қаржыландыру аккредиттеу органдарының, аккредиттелген білім беру ұйымдарының және білім беретін оқу бағдарламаларының тізіліміне енгізілген аккредиттеу органдарында институционалдық аккредиттеуден өткен білім беру ұйымдарында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Білім беру тапсырысының негізінде жоғары оқу орнынан кейінгі білім берудің жекелеген мамандықтары бойынша кадрлар даярлауды қаржыландыру аккредиттеу органдарының, аккредиттелген білім беру ұйымдарының және білім беретін оқу бағдарламаларының тізіліміне енгізілген аккредиттеу органдарында білім беретін оқу бағдарламалары бойынша мамандандырылған аккредиттеуден өткен білім беру ұйымдарында жүзеге асырылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақтың екінші бөлігінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "Орта білімнен кейінгі, жоғары" деген сөздер "Жоғары" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "өтемді білім беру қызметтерін көрсету шарты бойынша" деген сөздер "ақылы негізде" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "грантының" деген сөзден кейін "немесе мемлекеттік білім беру тапсырысының" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      53) 63-бапта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      бірінші бөлік мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2. Мемлекеттiк бiлiм беру мекемелерiне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) бiлiм алушылар мен тәрбиеленушiлерге мемлекеттiк жалпыға мiндеттi бiлiм беру стандарттары шеңберiнде ақылы негiзде бiлiм беру қызметтерiн көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) осы Заңның 63-бабының 3-тармағында көзделген жағдайларды қоспағанда, оқушылардан және педагог қызметкерлерден ақшаны өндіріп алуға тыйым салынады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      екінші бөліктегі "бұқаралық кәсіптердің қызметкерлерін даярлау жөніндегі кәсіптік оқытудың" деген сөздер "техникалық және кәсіптік білім берудің білім беретін" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      бірінші абзац "ақылы негізде" деген сөздердің алдынан ", ақылы қызмет көрсету туралы шартты жасай отырып," деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақшадағы "оқытуды" деген сөз "білім беруді" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың бірінші бөлігінің екінші сөйлемі алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      54) 64-бап мынадай мазмұндағы 4-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      "2-1) утверждает распределение государственного образовательного заказа на подготовку специалистов с высшим образованием в магистратуре и докторантуре в разрезе специальностей;";</w:t>
-[...9934 lines deleted...]
-    <w:sectPr w:rsidR="00DC2500" w:rsidRPr="005779F0">
+        <w:t xml:space="preserve">      "4. Конкурстық негізде "Орта білім беретін үздік ұйым" грантын алған мемлекеттік орта білім беру мекемелері грантты материалдық-техникалық және ғылыми-әдістемелік жағынан білім беру процесін қамтамасыз етуге жұмсайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      55) 68-баптың 2-тармағы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2. Бiлiм беру ұйымдарына осы Заң қолданысқа енгiзiлгенге дейiн тиісті оқу мерзімдерімен оқуға түскен адамдар оқуға түскен кезде қолданыста болған бiлiм беру бағдарламалары бойынша оқуын бiтiрiп, оларға оқуға түскен кезде қолданыста болған бiлiм туралы белгiленген үлгiдегi құжат берiледi.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-бап. 1. Осы Заң:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) алғашқы ресми жарияланғанынан кейін алты ай өткен соң қолданысқа енгiзiлетiн 1-баптың 5) тармақшасының он бірінші – жиырма үшінші абзацтарын, 6) тармақшасының алтыншы, жиырма алтыншы, қырық алтыншы абзацтарын қоспағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) 2014 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 1-баптың 52) тармақшасының тоғызыншы және оныншы абзацтарын қоспағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) 2015 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 1-баптың 52) тармақшасының жетінші және сегізінші абзацтарын қоспағанда, алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540164" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC2500" w:rsidRPr="00540164" w:rsidRDefault="00540164" w:rsidP="00540164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Президенті     </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DC2500" w:rsidRPr="00540164">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005779F0"/>
-    <w:rsid w:val="005779F0"/>
+    <w:rsidRoot w:val="00540164"/>
+    <w:rsid w:val="00540164"/>
     <w:rsid w:val="00DC2500"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{68CB64E7-3E1C-4571-8AF6-001767939413}"/>
+  <w15:docId w15:val="{CBA63515-7AF2-4621-B231-259CC3F66782}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13053,70 +11906,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>34</Pages>
-[...1 lines deleted...]
-  <Characters>69988</Characters>
+  <Pages>36</Pages>
+  <Words>12358</Words>
+  <Characters>70441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>583</Lines>
-  <Paragraphs>164</Paragraphs>
+  <Lines>587</Lines>
+  <Paragraphs>165</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>82102</CharactersWithSpaces>
+  <CharactersWithSpaces>82634</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Владелец</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>