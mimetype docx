--- v1 (2026-03-05)
+++ v2 (2026-04-08)
@@ -1,892 +1,1481 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="08E0B58E" w14:textId="62727AEB" w:rsidR="00F16F74" w:rsidRPr="00F16F74" w:rsidRDefault="00F16F74" w:rsidP="00F16F74">
-      <w:pPr>
+    <w:p w14:paraId="79D0D0A5" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:textAlignment w:val="bottom"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F16F74">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Who recommendations for the population in connection with the spread of a new coronavirus </w:t>
+        <w:t>Рекомендации ВОЗ для населения в связи c распространением нового коронавируса (2019-нКоВ)</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2FA1C701" w14:textId="77777777" w:rsidR="00F16F74" w:rsidRPr="00F16F74" w:rsidRDefault="00F16F74" w:rsidP="00F16F74">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="78BB7657" w14:textId="042B6C0A" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="bottom"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Основные меры предосторожности для защиты от новой коронавирусной инфекции</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB7DED1" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Регулярно мойте руки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEBD178" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Регулярно обрабатывайте руки спиртосодержащим средством или мойте их с мылом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CF9E65" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зачем это нужно?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>  Если на поверхности рук присутствует вирус, то обработка рук спиртосодержащим средством или мытье их с мылом убьет его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFC4C34" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Соблюдайте правила респираторной гигиены</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5004339E" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>При кашле и чихании прикрывайте рот и нос салфеткой или сгибом локтя; сразу выкидывайте салфетку в контейнер для мусора с крышкой и обрабатывайте руки спиртосодержащим антисептиком или мойте их водой с мылом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3D0E3D" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зачем это нужно?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t> Прикрывание рта и носа при кашле и чихании позволяет предотвратить распространение вирусов и других болезнетворных микроорганизмов. Если при кашле или чихании прикрывать нос и рот рукой, микробы могут попасть на ваши руки, а затем на предметы или людей, к которым вы прикасаетесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D580BD5" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Соблюдайте дистанцию в общественных местах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CAC3C5" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Держитесь от людей на расстоянии как минимум 1 метра, особенно если у них кашель, насморк и повышенная температура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC52ACB" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зачем это нужно?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t> Кашляя или чихая, человек, болеющий респираторной инфекцией, такой как 2019-nCoV, распространяет вокруг себя мельчайшие капли, содержащие вирус. Если вы находитесь слишком близко к такому человеку, то можете заразиться вирусом при вдыхании воздуха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D077981" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>По возможности, не трогайте руками глаза, нос и рот</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CCEF79" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зачем это нужно? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Руки касаются многих поверхностей, на которых может присутствовать вирус. Прикасаясь содержащими инфекцию руками к глазам, носу или рту, можно перенести вирус с кожи рук в организм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0BFC34" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>При повышении температуры, появлении кашля и затруднении дыхания как можно быстрее обращайтесь за медицинской помощью</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D72B7C" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Если вы посещали районы Китая, где регистрируется 2019-nCoV, или тесно общались с кем-то, у кого после поездки из Китая наблюдаются симптомы респираторного заболевания, сообщите об этом медицинскому работнику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAC10A9" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зачем это нужно? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Повышение температуры, кашель и затруднение дыхания требуют незамедлительного обращения за медицинской помощью, поскольку могут быть вызваны респираторной инфекцией или другим серьезным заболеванием. Симптомы поражения органов дыхания в сочетании с повышением температуры могут иметь самые различные причины, среди которых в зависимости от совершенных пациентом поездок и его контактов может быть 2019-nCoV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7607EA59" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Если у вас легкие респираторные симптомы и вы не ездили в Китай или по территории Китая</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B65910" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Если у вас наблюдаются слабо выраженные симптомы заболевания органов дыхания и вы не посещали Китай, вам следует тщательно соблюдать элементарную респираторную гигиену и гигиену рук и, по возможности, оставаться дома до выздоровления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768370AF" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>В качестве общей меры предосторожности соблюдайте обычные правила гигиены при посещении продуктовых рынков, где продаются живые животные, мясо и птица или другие продукты животного происхождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B86DA6B" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>После прикосновения к животным или продуктам животного происхождения регулярно мойте руки чистой водой с мылом; не прикасайтесь руками к глазам, носу или рту; избегайте контактов с больными животными и не трогайте испорченные продукты животного происхождения. Категорически избегайте любых контактов с другими животными на территории рынка (бродячими котами или собаками, грызунами, птицами, летучими мышами). Избегайте контактов с потенциально зараженными отходами или жидкостями животного происхождения на полу или других поверхностях в магазинах или рыночных павильонах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7603A0" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Не употребляйте в пищу сырые или не прошедшие надлежащую термическую обработку продукты животного происхождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D75F947" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с правилами обеспечения безопасности продуктов питания особую осторожность следует проявлять при обращении с сырым мясом, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>молоком или органами животных во избежание перекрестного загрязнения продуктами питания, не прошедшими термическую обработку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191D74F0" w14:textId="3CD9816B" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Соблюдайте правила безопасности пищевых продуктов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1BD350" w14:textId="33AAD4F4" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BD53D61" wp14:editId="7C56924D">
+            <wp:extent cx="3114675" cy="3114675"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="10" name="Рисунок 10" descr="https://www.who.int/images/default-source/health-topics/coronavirus/social-media-squares/2019-ncov-infographic-6-ru.tmb-479v.png?sfvrsn=5ac8802f_3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="https://www.who.int/images/default-source/health-topics/coronavirus/social-media-squares/2019-ncov-infographic-6-ru.tmb-479v.png?sfvrsn=5ac8802f_3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3114675" cy="3114675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3886596A" w14:textId="00B4F906" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EA070F5" wp14:editId="6C9EDA26">
+            <wp:extent cx="3152775" cy="3152775"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="9" name="Рисунок 9" descr="https://www.who.int/images/default-source/health-topics/coronavirus/social-media-squares/2019-ncov-infographic-7-ru.tmb-479v.png?sfvrsn=1124e4_2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2" descr="https://www.who.int/images/default-source/health-topics/coronavirus/social-media-squares/2019-ncov-infographic-7-ru.tmb-479v.png?sfvrsn=1124e4_2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3152775" cy="3152775"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1520F793" w14:textId="4A4B7AFA" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C1A1BC1" wp14:editId="474FB68C">
+            <wp:extent cx="2533650" cy="2533650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="8" name="Рисунок 8" descr="blue-7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3" descr="blue-7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2533650" cy="2533650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E689B5A" w14:textId="77777777" w:rsidR="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="bottom"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC6817E" w14:textId="7E9DFFBB" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="bottom"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t>Защитите себя от инфекции во время поездки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5662965D" w14:textId="533C1802" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50A79028" wp14:editId="579B5F25">
+            <wp:extent cx="2847975" cy="2847975"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="7" name="Рисунок 7" descr="Откажитесь от поездки, если у вас появилась высокая температура и кашель"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4" descr="Откажитесь от поездки, если у вас появилась высокая температура и кашель"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2847975" cy="2847975"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2F5497" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CCE06C" w14:textId="71BD6D09" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47522E97" wp14:editId="00F2E79A">
+            <wp:extent cx="3028950" cy="3028950"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Рисунок 6" descr="Защитите себя от инфекции: если вы почувствовали себя нездоровым в поездке, как можно скорее сообщите об этом экипажу и обратитесь за медицинской помощью"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5" descr="Защитите себя от инфекции: если вы почувствовали себя нездоровым в поездке, как можно скорее сообщите об этом экипажу и обратитесь за медицинской помощью"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3028950" cy="3028950"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCA7895" w14:textId="690E6DF3" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>If you have a fever, cough, or difficulty breathing, seek medical attention as soon as possible</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36D22B73" wp14:editId="609B6997">
+            <wp:extent cx="2790825" cy="2790825"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="5" name="Рисунок 5" descr="Защитите себя от инфекции: Не прикасайтесь к глазам, носу или рту"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6" descr="Защитите себя от инфекции: Не прикасайтесь к глазам, носу или рту"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2790825" cy="2790825"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2580D4F5" w14:textId="77777777" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7672E6" w14:textId="6BE475A5" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37D9B764" wp14:editId="65546DC8">
+            <wp:extent cx="2762250" cy="2762250"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Рисунок 4" descr="Защитите себя от инфекции: Избегайте близких контактов с больными животными"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7" descr="Защитите себя от инфекции: Избегайте близких контактов с больными животными"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2762250" cy="2762250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D22CEBB" w14:textId="3622FDAB" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="365D3E49" wp14:editId="606B473C">
+            <wp:extent cx="2781300" cy="2781300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3" name="Рисунок 3" descr="Защитите себя от инфекции: При кашле и чихании прикрывайте рот и нос согнутым локтем или салфеткой"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8" descr="Защитите себя от инфекции: При кашле и чихании прикрывайте рот и нос согнутым локтем или салфеткой"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2781300" cy="2781300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DA20E0" w14:textId="77777777" w:rsidR="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="bottom"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441B2799" w14:textId="77777777" w:rsidR="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="bottom"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B618200" w14:textId="586EEE76" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="bottom"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...461 lines deleted...]
-    <w:sectPr w:rsidR="00607D84" w:rsidRPr="00F16F74">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Вы работаете на рынке под открытым небом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C4F7F7" w14:textId="3EDDCAF4" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="322B50E2" wp14:editId="31E91F89">
+            <wp:extent cx="3295650" cy="3295650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Рисунок 2" descr="https://www.who.int/images/default-source/health-topics/coronavirus/social-media-squares/10wetmarkets-work1-ru.tmb-479v.png?sfvrsn=9dd0826e_3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9" descr="https://www.who.int/images/default-source/health-topics/coronavirus/social-media-squares/10wetmarkets-work1-ru.tmb-479v.png?sfvrsn=9dd0826e_3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3295650" cy="3295650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D69A0E3" w14:textId="5E0885F2" w:rsidR="00607D84" w:rsidRPr="00607D84" w:rsidRDefault="00607D84" w:rsidP="00607D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42CACA30" wp14:editId="0BA6CE19">
+            <wp:extent cx="3333750" cy="3333750"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Рисунок 1" descr="Вы работаете на рынке под открытым небом? Защитите себя от инфекции!"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10" descr="Вы работаете на рынке под открытым небом? Защитите себя от инфекции!"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3333750" cy="3333750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00607D84" w:rsidRPr="00607D84">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1245,51 +1834,50 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D0384C"/>
     <w:rsid w:val="00167B36"/>
     <w:rsid w:val="001D0D9B"/>
     <w:rsid w:val="00366A1C"/>
     <w:rsid w:val="00486E34"/>
     <w:rsid w:val="00531FC8"/>
     <w:rsid w:val="005D35A5"/>
     <w:rsid w:val="00607D84"/>
     <w:rsid w:val="00680635"/>
     <w:rsid w:val="00751C23"/>
     <w:rsid w:val="0080113B"/>
     <w:rsid w:val="00843831"/>
     <w:rsid w:val="009D49DE"/>
     <w:rsid w:val="00A670D1"/>
     <w:rsid w:val="00BE3B65"/>
     <w:rsid w:val="00C149F1"/>
     <w:rsid w:val="00C51E2D"/>
     <w:rsid w:val="00C6589B"/>
     <w:rsid w:val="00D0384C"/>
     <w:rsid w:val="00D53CB3"/>
     <w:rsid w:val="00E0242E"/>
     <w:rsid w:val="00E06E20"/>
     <w:rsid w:val="00E73502"/>
-    <w:rsid w:val="00F16F74"/>
     <w:rsid w:val="00F85AD8"/>
     <w:rsid w:val="00FE5FFE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="kk-KZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2570,51 +3158,51 @@
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2872,66 +3460,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3084</Characters>
+  <Pages>6</Pages>
+  <Words>598</Words>
+  <Characters>3412</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3617</CharactersWithSpaces>
+  <CharactersWithSpaces>4002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Назгуль Рахимберлина</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>