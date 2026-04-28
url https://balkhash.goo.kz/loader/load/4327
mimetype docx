--- v0 (2025-12-09)
+++ v1 (2026-04-28)
@@ -1,261 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00D61C97" w:rsidRDefault="00B30540" w:rsidP="00B30540">
+    <w:p w:rsidR="00B30540" w:rsidRDefault="00BD4713" w:rsidP="00BD4713">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="-993" w:right="-710"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD4713">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">              </w:t>
+        <w:t>Мейірімділік-қайырымдылыққа, жанашырлыққа, адамдарға достық қарым-қатынасқа, басқаларға жақсылық жасауға ұмтылу. Бұл адамзат сапасы барлық уақытта жоғары бағаланып, ғасырлар бойы өмір сүру, бір-бірімен қарым-қатынас жасау оңайырақ болуы үшін, бұл қарым-қатынас қуаныш әкелу үшін пайда болды. Сол себепті, 2020 жылдың 21 ақпанында "Алтын жүрек" мектеп клубының еріктілері және кіші волонтерлер , 2 в сынып оқушылары қала ардагерлеріне барып, үлкендерге зор денсаулық, амандық тіледі .</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7055" w:rsidRPr="00826C5E">
-[...137 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B30540">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4165600" cy="3124200"/>
             <wp:effectExtent l="19050" t="0" r="6350" b="0"/>
             <wp:docPr id="5" name="Рисунок 3" descr="C:\Users\Зере\Desktop\21 февраляяяяяяя.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Зере\Desktop\21 февраляяяяяяя.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4169428" cy="3127071"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B30540">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4733572" cy="3192151"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="Рисунок 2" descr="C:\Users\Зере\Desktop\21 февраляяяя.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Зере\Desktop\21 февраляяяя.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:srcRect/>
@@ -290,50 +153,51 @@
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B30540" w:rsidRPr="00826C5E" w:rsidRDefault="00B30540" w:rsidP="00BC7055">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5873750" cy="3709189"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Рисунок 1" descr="C:\Users\Зере\Desktop\21 февраля.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Зере\Desktop\21 февраля.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
@@ -382,52 +246,53 @@
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="84"/>
+  <w:zoom w:percent="50"/>
   <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00D61C97"/>
     <w:rsid w:val="000002FC"/>
     <w:rsid w:val="0000043B"/>
     <w:rsid w:val="00001646"/>
     <w:rsid w:val="00002053"/>
     <w:rsid w:val="000021B1"/>
     <w:rsid w:val="0000260E"/>
     <w:rsid w:val="00002DE2"/>
     <w:rsid w:val="00002E28"/>
     <w:rsid w:val="00003087"/>
     <w:rsid w:val="000040BF"/>
     <w:rsid w:val="000053AF"/>
     <w:rsid w:val="00005B1A"/>
     <w:rsid w:val="00005D41"/>
     <w:rsid w:val="0000672A"/>
     <w:rsid w:val="0000758B"/>
     <w:rsid w:val="000079AB"/>
     <w:rsid w:val="00010385"/>
     <w:rsid w:val="0001069C"/>
     <w:rsid w:val="00010BDE"/>
     <w:rsid w:val="00011621"/>
@@ -3093,50 +2958,51 @@
     <w:rsid w:val="00882CD5"/>
     <w:rsid w:val="0088313E"/>
     <w:rsid w:val="00883853"/>
     <w:rsid w:val="00883FE3"/>
     <w:rsid w:val="00884327"/>
     <w:rsid w:val="00884D8B"/>
     <w:rsid w:val="00884D93"/>
     <w:rsid w:val="00884EC2"/>
     <w:rsid w:val="00884F4A"/>
     <w:rsid w:val="00885DA6"/>
     <w:rsid w:val="00885E5E"/>
     <w:rsid w:val="008860CE"/>
     <w:rsid w:val="00886206"/>
     <w:rsid w:val="00886523"/>
     <w:rsid w:val="00886C58"/>
     <w:rsid w:val="0088760C"/>
     <w:rsid w:val="00890509"/>
     <w:rsid w:val="00890514"/>
     <w:rsid w:val="00890679"/>
     <w:rsid w:val="00891D2D"/>
     <w:rsid w:val="00891D33"/>
     <w:rsid w:val="00891F28"/>
     <w:rsid w:val="0089248B"/>
     <w:rsid w:val="008924A4"/>
     <w:rsid w:val="00892747"/>
+    <w:rsid w:val="00892805"/>
     <w:rsid w:val="00892BF7"/>
     <w:rsid w:val="00893508"/>
     <w:rsid w:val="00893821"/>
     <w:rsid w:val="00893E84"/>
     <w:rsid w:val="008940BF"/>
     <w:rsid w:val="008943B4"/>
     <w:rsid w:val="00894C92"/>
     <w:rsid w:val="00894D1E"/>
     <w:rsid w:val="00894F44"/>
     <w:rsid w:val="0089548D"/>
     <w:rsid w:val="00896179"/>
     <w:rsid w:val="00896C19"/>
     <w:rsid w:val="0089754F"/>
     <w:rsid w:val="00897959"/>
     <w:rsid w:val="00897F60"/>
     <w:rsid w:val="008A025D"/>
     <w:rsid w:val="008A080C"/>
     <w:rsid w:val="008A0982"/>
     <w:rsid w:val="008A0D24"/>
     <w:rsid w:val="008A0D5F"/>
     <w:rsid w:val="008A108A"/>
     <w:rsid w:val="008A13DF"/>
     <w:rsid w:val="008A16A9"/>
     <w:rsid w:val="008A22BF"/>
     <w:rsid w:val="008A2629"/>
@@ -4101,50 +3967,51 @@
     <w:rsid w:val="00BC1791"/>
     <w:rsid w:val="00BC212B"/>
     <w:rsid w:val="00BC21D7"/>
     <w:rsid w:val="00BC2229"/>
     <w:rsid w:val="00BC240D"/>
     <w:rsid w:val="00BC243A"/>
     <w:rsid w:val="00BC28CB"/>
     <w:rsid w:val="00BC30BE"/>
     <w:rsid w:val="00BC30E0"/>
     <w:rsid w:val="00BC4729"/>
     <w:rsid w:val="00BC49EE"/>
     <w:rsid w:val="00BC5450"/>
     <w:rsid w:val="00BC5457"/>
     <w:rsid w:val="00BC54DE"/>
     <w:rsid w:val="00BC57E3"/>
     <w:rsid w:val="00BC7055"/>
     <w:rsid w:val="00BC7EA3"/>
     <w:rsid w:val="00BD03D4"/>
     <w:rsid w:val="00BD2553"/>
     <w:rsid w:val="00BD2AE7"/>
     <w:rsid w:val="00BD2FC6"/>
     <w:rsid w:val="00BD3C94"/>
     <w:rsid w:val="00BD3FDC"/>
     <w:rsid w:val="00BD4081"/>
     <w:rsid w:val="00BD43A5"/>
+    <w:rsid w:val="00BD4713"/>
     <w:rsid w:val="00BD4DA8"/>
     <w:rsid w:val="00BD4DC3"/>
     <w:rsid w:val="00BD4F3E"/>
     <w:rsid w:val="00BD5051"/>
     <w:rsid w:val="00BD5133"/>
     <w:rsid w:val="00BD55FA"/>
     <w:rsid w:val="00BD5A9D"/>
     <w:rsid w:val="00BD6515"/>
     <w:rsid w:val="00BD67C0"/>
     <w:rsid w:val="00BD7A28"/>
     <w:rsid w:val="00BE115A"/>
     <w:rsid w:val="00BE2207"/>
     <w:rsid w:val="00BE224E"/>
     <w:rsid w:val="00BE24C9"/>
     <w:rsid w:val="00BE2B85"/>
     <w:rsid w:val="00BE2DD2"/>
     <w:rsid w:val="00BE3D24"/>
     <w:rsid w:val="00BE4936"/>
     <w:rsid w:val="00BE50DC"/>
     <w:rsid w:val="00BE572B"/>
     <w:rsid w:val="00BE6034"/>
     <w:rsid w:val="00BE6087"/>
     <w:rsid w:val="00BE6D62"/>
     <w:rsid w:val="00BE6DD8"/>
     <w:rsid w:val="00BE76F8"/>
@@ -5861,66 +5728,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>84</Words>
-  <Characters>484</Characters>
+  <Words>72</Words>
+  <Characters>417</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>567</CharactersWithSpaces>
+  <CharactersWithSpaces>488</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Зере</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>