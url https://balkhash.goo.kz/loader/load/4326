--- v0 (2025-12-09)
+++ v1 (2026-04-28)
@@ -1,1413 +1,9077 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="0087425F" w:rsidRPr="009A4478" w:rsidRDefault="00744749" w:rsidP="009A4478">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="240"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4478">
-[...25 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ақпарат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алдын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>әңгіме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00744749" w:rsidRPr="009A4478" w:rsidRDefault="00744749" w:rsidP="00FF7E77">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="240"/>
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4478">
-[...56 lines deleted...]
-        <w:t>.2020</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>күні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: 20.02.2020</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00744749" w:rsidRPr="00FF7E77" w:rsidRDefault="00744749" w:rsidP="00BD2BCE">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4478">
-[...35 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сыныптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: 3-ші</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="001F50B2" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078635E">
-[...119 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ақпан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>күні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>инспекторы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С. Т. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кобелдесова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқушыларымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ішкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тәртіп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ережелерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бұзу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тақырыбында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>профилактикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>дәріс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өткізді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...14 lines deleted...]
-        <w:t>. Учащиеся Школы обязаны:</w:t>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқушылары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00494861" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...64 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:r w:rsidR="00343A33" w:rsidRPr="00A10226">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> законы Республики Казахстан, Закон Республики Казахстан «Об образовании», выполнять требования учебных планов и учебных программ;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>заңдарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заңын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жоспарлары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бағдарламаларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>талаптарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>орындау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ата-аналарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қамқорлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жасау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>азаматтардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>құқықтары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мүдделерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>құрметтеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сыпайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тәртіпті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>болу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>беделіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қамқорлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жасау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>одан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жерлерде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өзін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>лайықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұстау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10226">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> родителях, уважать права и интересы других граждан, быть вежливыми и дисциплинированными, заботиться о репутации Школы;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұлттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тарихқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>халықтардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мәдениетіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>құрметпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қарау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> в Школе и за её пределами;</w:t>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>табиғи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ортаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қорғау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қоршаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ортаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>меншіктің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>түрлеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұқыпты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қарау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> к национальной истории, культуре своего и других народов;</w:t>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...124 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10226">
-[...14 lines deleted...]
-        <w:t>вреда своему здоровью и здоровью других лиц;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>денсаулығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>адамдардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>денсаулығына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>зиян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>келтіруге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бермеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кеңестің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>құқық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бұзушылықтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алдын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кеңестің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шешімдеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>директорының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>директор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>орынбасарларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>құзыреті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шегінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қабылданған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>заңнамасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қайшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>келмейтін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бұйрықтарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бағыну</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тамақтанудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тиімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тәртібін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қоғамдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>гигиена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ережелерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>көру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>есту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>дене</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шынықтыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>денсаулықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқушының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>орнын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жұқпалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>аурулардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алдын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зиянды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>әдеттердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жазатайым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқиғалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алдын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> т. б. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мектепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>болған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұқыпты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>болуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шаштар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жазуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кедергі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>келтірмей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өзін-өзі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқару</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">• </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> решениям педагогического совета, совета по профилактике правонарушений, приказам директора Школы и заместителей директора, принятым в пределах их компетенции и не противоречащим законодательству Республики Казахстан;</w:t>
+        <w:t>кеңесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>комитеті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектептің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кеңесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бекіткен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>киім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>үлгісін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұстануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ұлдар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жасөспірімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жиынтыққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>пиджак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жилет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шалбар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мереке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>күндері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>көк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>көгілдір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>түсті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жейде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кіреді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұқыпты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кесілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> придерживаться школьной формы одежды, утвержденным советом самоуправления учащихся, родительским комитетом и педагогическим советом школы.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Қыздар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қыздар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>пиджак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жилет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>юбка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мереке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>күндері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>көк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>көгілдір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>түсті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>блузка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сарафан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өрілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бумаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...26 lines deleted...]
-        <w:t>голубого) цветов. Волосы коротко и аккуратно подстрижены.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>көк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бантпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>арнайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>резеңкемен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қысқыштармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шатырлармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>байланған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...26 lines deleted...]
-        <w:t>голубого) цветов, сарафан. Волосы заплетены в косы, забраны в пучок,</w:t>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оқушыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>темекі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шегуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алкогольдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ішімдіктерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>улы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>есірткі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>заттарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>пайдалануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>былапыт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сөздер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қолдануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақтарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>дәлелсіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>себептермен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кешікпеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мүлкіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тұлғаларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>зиян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>келтіруге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қатаң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тыйым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>салынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> белым или синим бантом, специальной резинкой, заколоты зажимами или заколками.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>үдерісін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұйымдастырудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>нысаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мектепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>екі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ауысымда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өткізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мектептегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақтардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сайынғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>саны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бірізділігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>санитарлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ережелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>нормалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>СанЕжН</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>талаптарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>құрастырылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>директорымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бекітілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кестесімен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>анықталады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...22 lines deleted...]
-        <w:t>курить, употреблять алкогольные напитки, токсические и наркотические вещества, использовать нецензурные выражения, опаздывать на уроки без уважительных причин, наносить ущерб имуществу Школы и других лиц.</w:t>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сыныптарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>баруы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Основной формой организации образовательного процесса является урок. Уроки в Школе проводятся в две смены. Ежедневное количество уроков в Школе и их последовательность определяются расписанием уроков, которое составляется с учетом требований Санитарных правил и норм (СанПиН) и утверждается директором Школы. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оқушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабаққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бірінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабаққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қоңырау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шалғанға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>минут</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бұрын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Үй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқулықтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>құралдары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>дәптерлер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабаққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қажетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>материалдармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бірге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақтарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қоңырау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шалудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кешіктірмей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>келуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...16 lines deleted...]
-        <w:t>Все уроки являются обязательными для посещения учащимися соответствующих классов.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сыртқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>киімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>гардеробқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тапсырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бірінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>екінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қоңыраумен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басталады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оқушыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>аяқталғанға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мұғалімнің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>рұқсатынсыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>үй-жайларынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кетуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тыйым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>салынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="0030446F" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...56 lines deleted...]
-        <w:t xml:space="preserve">, учебниками, учебными пособиями, тетрадями и другими материалами необходимыми для урока. </w:t>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6.Сабақ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>барысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұялы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>телефондарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>плейерлерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>процесіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қатысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жоқ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>заттарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>пайдалануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тыйым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>салынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="005E7CC3" w:rsidRPr="0030446F" w:rsidRDefault="0030446F" w:rsidP="0030446F">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> учебные помещения до окончания урока без разрешения учителя.</w:t>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7.Оқушыларға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>әкімшіліктің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>рұқсатынсыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>уақытында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ғимаратын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кетуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қатаң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тыйым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>салынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
-[...164 lines deleted...]
-    <w:sectPr w:rsidR="005E7CC3" w:rsidRPr="005E7CC3" w:rsidSect="00C1136C">
+    <w:sectPr w:rsidR="005E7CC3" w:rsidRPr="0030446F" w:rsidSect="00C1136C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="50"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00744749"/>
     <w:rsid w:val="000002FC"/>
     <w:rsid w:val="0000043B"/>
     <w:rsid w:val="00001646"/>
     <w:rsid w:val="00002053"/>
     <w:rsid w:val="000021B1"/>
     <w:rsid w:val="0000260E"/>
     <w:rsid w:val="00002DE2"/>
     <w:rsid w:val="00002E28"/>
     <w:rsid w:val="00003087"/>
     <w:rsid w:val="000040BF"/>
     <w:rsid w:val="000053AF"/>
     <w:rsid w:val="00005B1A"/>
     <w:rsid w:val="00005D41"/>
     <w:rsid w:val="0000672A"/>
     <w:rsid w:val="0000758B"/>
     <w:rsid w:val="000079AB"/>
     <w:rsid w:val="00010385"/>
     <w:rsid w:val="0001069C"/>
     <w:rsid w:val="00010BDE"/>
     <w:rsid w:val="000113C7"/>
@@ -2282,50 +9946,51 @@
     <w:rsid w:val="002F2B4E"/>
     <w:rsid w:val="002F2B50"/>
     <w:rsid w:val="002F305D"/>
     <w:rsid w:val="002F3789"/>
     <w:rsid w:val="002F3AF6"/>
     <w:rsid w:val="002F49EF"/>
     <w:rsid w:val="002F4B96"/>
     <w:rsid w:val="002F5CDA"/>
     <w:rsid w:val="002F6006"/>
     <w:rsid w:val="002F60D6"/>
     <w:rsid w:val="002F621A"/>
     <w:rsid w:val="002F6855"/>
     <w:rsid w:val="003008C5"/>
     <w:rsid w:val="0030097F"/>
     <w:rsid w:val="003009CE"/>
     <w:rsid w:val="00301180"/>
     <w:rsid w:val="0030136E"/>
     <w:rsid w:val="00301776"/>
     <w:rsid w:val="003026BB"/>
     <w:rsid w:val="003027DD"/>
     <w:rsid w:val="00302A4C"/>
     <w:rsid w:val="00302D0A"/>
     <w:rsid w:val="00303032"/>
     <w:rsid w:val="003031FB"/>
     <w:rsid w:val="00303DA8"/>
+    <w:rsid w:val="0030446F"/>
     <w:rsid w:val="00304566"/>
     <w:rsid w:val="00304DBD"/>
     <w:rsid w:val="00305240"/>
     <w:rsid w:val="003055CF"/>
     <w:rsid w:val="00305694"/>
     <w:rsid w:val="00306379"/>
     <w:rsid w:val="00306616"/>
     <w:rsid w:val="00306D81"/>
     <w:rsid w:val="00306F64"/>
     <w:rsid w:val="003077CE"/>
     <w:rsid w:val="00307B36"/>
     <w:rsid w:val="00307CA7"/>
     <w:rsid w:val="003104F4"/>
     <w:rsid w:val="00310962"/>
     <w:rsid w:val="00310DF8"/>
     <w:rsid w:val="003111F0"/>
     <w:rsid w:val="00312AA4"/>
     <w:rsid w:val="00312B43"/>
     <w:rsid w:val="00312E9F"/>
     <w:rsid w:val="003137CA"/>
     <w:rsid w:val="00313F68"/>
     <w:rsid w:val="003142C8"/>
     <w:rsid w:val="003145F0"/>
     <w:rsid w:val="0031475D"/>
     <w:rsid w:val="0031600C"/>
@@ -4326,50 +11991,51 @@
     <w:rsid w:val="00A12375"/>
     <w:rsid w:val="00A1251C"/>
     <w:rsid w:val="00A12FE0"/>
     <w:rsid w:val="00A1326C"/>
     <w:rsid w:val="00A136F0"/>
     <w:rsid w:val="00A14356"/>
     <w:rsid w:val="00A144D0"/>
     <w:rsid w:val="00A14720"/>
     <w:rsid w:val="00A14ED2"/>
     <w:rsid w:val="00A15194"/>
     <w:rsid w:val="00A15EBE"/>
     <w:rsid w:val="00A16143"/>
     <w:rsid w:val="00A16204"/>
     <w:rsid w:val="00A16572"/>
     <w:rsid w:val="00A17548"/>
     <w:rsid w:val="00A17617"/>
     <w:rsid w:val="00A220EA"/>
     <w:rsid w:val="00A22C71"/>
     <w:rsid w:val="00A22DFF"/>
     <w:rsid w:val="00A234CE"/>
     <w:rsid w:val="00A235B2"/>
     <w:rsid w:val="00A237FB"/>
     <w:rsid w:val="00A239CE"/>
     <w:rsid w:val="00A2439D"/>
     <w:rsid w:val="00A2538E"/>
+    <w:rsid w:val="00A253CF"/>
     <w:rsid w:val="00A2641A"/>
     <w:rsid w:val="00A27B24"/>
     <w:rsid w:val="00A3074B"/>
     <w:rsid w:val="00A31751"/>
     <w:rsid w:val="00A3182B"/>
     <w:rsid w:val="00A3188D"/>
     <w:rsid w:val="00A31A33"/>
     <w:rsid w:val="00A32404"/>
     <w:rsid w:val="00A32E52"/>
     <w:rsid w:val="00A3338B"/>
     <w:rsid w:val="00A33596"/>
     <w:rsid w:val="00A335DC"/>
     <w:rsid w:val="00A340DC"/>
     <w:rsid w:val="00A3410E"/>
     <w:rsid w:val="00A345F7"/>
     <w:rsid w:val="00A34FF9"/>
     <w:rsid w:val="00A3646B"/>
     <w:rsid w:val="00A3670F"/>
     <w:rsid w:val="00A36DFE"/>
     <w:rsid w:val="00A4007C"/>
     <w:rsid w:val="00A40887"/>
     <w:rsid w:val="00A415D8"/>
     <w:rsid w:val="00A418F8"/>
     <w:rsid w:val="00A4245D"/>
     <w:rsid w:val="00A43691"/>
@@ -6165,51 +13831,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0002575B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6471,67 +14137,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD45F836-ABE5-43E8-9A12-113E02BF7F78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2938</Characters>
+  <Pages>2</Pages>
+  <Words>492</Words>
+  <Characters>2810</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3447</CharactersWithSpaces>
+  <CharactersWithSpaces>3296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Зере</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>