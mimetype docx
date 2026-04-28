--- v0 (2025-12-09)
+++ v1 (2026-04-28)
@@ -1,1336 +1,4806 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="0087425F" w:rsidRPr="009A4478" w:rsidRDefault="008B01E5" w:rsidP="009A4478">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...54 lines deleted...]
-      <w:r w:rsidR="00744749" w:rsidRPr="009A4478">
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95178">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>Информация  о проведении беседы</w:t>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әңгіме өткізу туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00744749" w:rsidRPr="009A4478" w:rsidRDefault="00744749" w:rsidP="00FF7E77">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A4478">
+      <w:r w:rsidRPr="00B95178">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009A4478">
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Өткізу күні: 20.02.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="008B01E5">
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95178">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...33 lines deleted...]
-        <w:t>.2020</w:t>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сыныптар: 6-шы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00744749" w:rsidRPr="00FF7E77" w:rsidRDefault="00744749" w:rsidP="00BD2BCE">
-[...192 lines deleted...]
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...14 lines deleted...]
-        <w:t>. Учащиеся Школы обязаны:</w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    20 ақпан күні мектеп инспекторы С. Т. Кобелдесова 6 сынып оқушыларымен "ішкі тәртіп ережелерін бұзу" тақырыбында профилактикалық дәріс өткізді.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> законы Республики Казахстан, Закон Республики Казахстан «Об образовании», выполнять требования учебных планов и учебных программ;</w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.1. Мектеп оқушылары міндетті:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> родителях, уважать права и интересы других граждан, быть вежливыми и дисциплинированными, заботиться о репутации Школы;</w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>• Қазақстан Республикасының заңдарын, Қазақстан Республикасының "Білім туралы" Заңын сақтау, оқу жоспарлары мен оқу бағдарламаларының талаптарын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> в Школе и за её пределами;</w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>* ата-аналарға қамқорлық жасау, басқа азаматтардың құқықтары мен мүдделерін құрметтеу, сыпайы және тәртіпті болу, мектеп беделіне қамқорлық жасау;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...5 lines deleted...]
-        <w:t>• с уважением относиться к национальной истории, культуре своего и других народов;</w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>* мектепте және одан тыс жерлерде өзін лайықты ұстау;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...5 lines deleted...]
-        <w:t>• охранять природную среду; бережно относиться к окружающей среде, всем видам собственности;</w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>• ұлттық тарихқа, өз және басқа халықтардың мәдениетіне құрметпен қарау;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000627A9" w:rsidRDefault="000627A9" w:rsidP="00A10226">
+    <w:p w:rsidR="000627A9" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>* табиғи ортаны қорғау; қоршаған ортаға, меншіктің барлық түрлеріне ұқыпты қарау</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008B01E5" w:rsidRDefault="000113C7" w:rsidP="00C670B1">
+    <w:p w:rsidR="008B01E5" w:rsidRPr="00B95178" w:rsidRDefault="000113C7" w:rsidP="00C670B1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-993" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B95178">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3468414" cy="2312276"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Рисунок 2" descr="C:\Users\Зере\Desktop\лекция  от 20  февраля\IMG_0468.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Зере\Desktop\лекция  от 20  февраля\IMG_0468.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:blip r:embed="rId5" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3470333" cy="2313555"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00C670B1">
+      <w:r w:rsidR="00C670B1" w:rsidRPr="00B95178">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3333750" cy="2222380"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Рисунок 3" descr="C:\Users\Зере\Desktop\лекция  от 20  февраля\IMG_0472.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Зере\Desktop\лекция  от 20  февраля\IMG_0472.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3333510" cy="2222220"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...22 lines deleted...]
-        <w:t>вреда своему здоровью и здоровью других лиц;</w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>• өз денсаулығы мен басқа адамдардың денсаулығына зиян келтіруге жол бермеу;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> решениям педагогического совета, совета по профилактике правонарушений, приказам директора Школы и заместителей директора, принятым в пределах их компетенции и не противоречащим законодательству Республики Казахстан;</w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>* педагогикалық кеңестің, құқық бұзушылықтың алдын алу жөніндегі кеңестің шешімдеріне, мектеп директорының және директор орынбасарларының өз құзыреті шегінде қабылданған және Қазақстан Республикасының заңнамасына қайшы келмейтін бұйрықтарына бағыну;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* күн мен тамақтанудың тиімді тәртібін, жеке және қоғамдық гигиена ережелерін, көру және есту, дене шынықтыру мен денсаулықты сақтау, оқушының жұмыс орнын ұйымдастыру, жұқпалы аурулардың алдын алу, Зиянды әдеттердің, жазатайым оқиғалардың алдын алу және т. б. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> придерживаться школьной формы одежды, утвержденным советом самоуправления учащихся, родительским комитетом и педагогическим советом школы.</w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3.3. Мектепте болған кезде оқушылар ұқыпты болуға міндетті, шаштар оқуға және жазуға кедергі келтірмей, оқушылардың өзін-өзі басқару кеңесі, ата-аналар комитеті және мектептің педагогикалық кеңесі бекіткен мектеп киім үлгісін ұстануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ұлдар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жасөспірімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жиынтыққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>пиджак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жилет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шалбар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A10226">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A10226">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мереке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>күндері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>көк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>көгілдір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>түсті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жейде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кіреді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұқыпты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кесілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Қыздар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қыздар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>пиджак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жилет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>юбка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мереке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>күндері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A10226">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>көк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A10226">
-[...6 lines deleted...]
-        <w:t>голубого) цветов, сарафан. Волосы заплетены в косы, забраны в пучок,</w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>көгілдір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>түсті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>блузка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сарафан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өрілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бумаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A10226">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A10226">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> белым или синим бантом, специальной резинкой, заколоты зажимами или заколками.</w:t>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>көк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бантпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>арнайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>резеңкемен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қысқыштармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шатырлармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>байланған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...23 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3 4.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оқушыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>темекі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шегуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алкогольдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ішімдіктерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>улы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>есірткі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>заттарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>пайдалануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>былапыт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сөздер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қолдануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақтарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>дәлелсіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>себептермен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кешікпеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мүлкіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тұлғаларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>зиян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>келтіруге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қатаң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тыйым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>салынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Основной формой организации образовательного процесса является урок. Уроки в Школе проводятся в две смены. Ежедневное количество уроков в Школе и их последовательность определяются расписанием уроков, которое составляется с учетом требований Санитарных правил и норм (СанПиН) и утверждается директором Школы. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>үдерісін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұйымдастырудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>нысаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мектепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>екі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ауысымда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өткізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мектептегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақтардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сайынғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>саны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бірізділігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>санитарлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ережелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>нормалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>СанЕжН</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>талаптарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>құрастырылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>директорымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бекітілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кестесімен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>анықталады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10226">
-[...6 lines deleted...]
-        <w:t>Все уроки являются обязательными для посещения учащимися соответствующих классов.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сыныптарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>баруы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...56 lines deleted...]
-        <w:t xml:space="preserve">, учебниками, учебными пособиями, тетрадями и другими материалами необходимыми для урока. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оқушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабаққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бірінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабаққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қоңырау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шалғанға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>минут</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бұрын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Үй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқулықтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>құралдары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>дәптерлер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабаққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қажетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>материалдармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>бірге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақтарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қоңырау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шалудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кешіктірмей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>келуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...40 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сыртқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>киімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>гардеробқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тапсырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бірінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>екінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қоңыраумен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басталады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оқушыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>аяқталғанға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мұғалімнің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>рұқсатынсыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>үй-жайларынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кетуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тыйым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>салынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRPr="00A10226" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="00B95178" w:rsidRPr="00B95178" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...25 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6.Сабақ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>барысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұялы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>телефондарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>плейерлерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>процесіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қатысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жоқ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>заттарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>пайдалануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тыйым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>салынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00343A33" w:rsidRDefault="00343A33" w:rsidP="00A10226">
+    <w:p w:rsidR="005E7CC3" w:rsidRDefault="00B95178" w:rsidP="00B95178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10226">
-[...90 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7.Оқушыларға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>әкімшіліктің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>рұқсатынсыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>уақытында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ғимаратын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>кетуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қатаң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тыйым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>салынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="005E7CC3" w:rsidRPr="005E7CC3" w:rsidRDefault="005E7CC3" w:rsidP="00A10226">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>исп.Бейсекеева  З.Р.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005E7CC3" w:rsidRPr="005E7CC3" w:rsidSect="00C670B1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
@@ -1355,51 +4825,51 @@
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="91"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00744749"/>
     <w:rsid w:val="000002FC"/>
     <w:rsid w:val="0000043B"/>
     <w:rsid w:val="00001646"/>
     <w:rsid w:val="00002053"/>
     <w:rsid w:val="000021B1"/>
     <w:rsid w:val="0000260E"/>
     <w:rsid w:val="00002DE2"/>
     <w:rsid w:val="00002E28"/>
     <w:rsid w:val="00003087"/>
     <w:rsid w:val="000040BF"/>
     <w:rsid w:val="000053AF"/>
     <w:rsid w:val="00005B1A"/>
     <w:rsid w:val="00005D41"/>
     <w:rsid w:val="0000672A"/>
     <w:rsid w:val="0000758B"/>
     <w:rsid w:val="000079AB"/>
     <w:rsid w:val="00010385"/>
     <w:rsid w:val="0001069C"/>
     <w:rsid w:val="00010BDE"/>
@@ -3476,50 +6946,51 @@
     <w:rsid w:val="00727F6D"/>
     <w:rsid w:val="0073089C"/>
     <w:rsid w:val="007308D4"/>
     <w:rsid w:val="00730F3B"/>
     <w:rsid w:val="0073136D"/>
     <w:rsid w:val="007313F8"/>
     <w:rsid w:val="00731577"/>
     <w:rsid w:val="0073184A"/>
     <w:rsid w:val="00731FBC"/>
     <w:rsid w:val="0073335A"/>
     <w:rsid w:val="007338FA"/>
     <w:rsid w:val="00733A0C"/>
     <w:rsid w:val="00733BAC"/>
     <w:rsid w:val="00734765"/>
     <w:rsid w:val="0073481B"/>
     <w:rsid w:val="007357FB"/>
     <w:rsid w:val="00735FBD"/>
     <w:rsid w:val="00736945"/>
     <w:rsid w:val="00736F25"/>
     <w:rsid w:val="00737029"/>
     <w:rsid w:val="0073750F"/>
     <w:rsid w:val="007377BF"/>
     <w:rsid w:val="00737C24"/>
     <w:rsid w:val="00737CD6"/>
     <w:rsid w:val="00740117"/>
+    <w:rsid w:val="007404FB"/>
     <w:rsid w:val="00740F9F"/>
     <w:rsid w:val="00741078"/>
     <w:rsid w:val="00741852"/>
     <w:rsid w:val="00742256"/>
     <w:rsid w:val="00742E8F"/>
     <w:rsid w:val="00742E9C"/>
     <w:rsid w:val="007430DD"/>
     <w:rsid w:val="007434FC"/>
     <w:rsid w:val="00744749"/>
     <w:rsid w:val="00744EEA"/>
     <w:rsid w:val="00744F2B"/>
     <w:rsid w:val="007458BF"/>
     <w:rsid w:val="0074697B"/>
     <w:rsid w:val="007470A4"/>
     <w:rsid w:val="007474B0"/>
     <w:rsid w:val="00747736"/>
     <w:rsid w:val="00747B8A"/>
     <w:rsid w:val="00747BF6"/>
     <w:rsid w:val="00750118"/>
     <w:rsid w:val="00750CF4"/>
     <w:rsid w:val="0075165B"/>
     <w:rsid w:val="00751785"/>
     <w:rsid w:val="00751C47"/>
     <w:rsid w:val="0075207B"/>
     <w:rsid w:val="0075287E"/>
@@ -4723,50 +8194,51 @@
     <w:rsid w:val="00B845B5"/>
     <w:rsid w:val="00B84D2E"/>
     <w:rsid w:val="00B85D21"/>
     <w:rsid w:val="00B85F22"/>
     <w:rsid w:val="00B85F56"/>
     <w:rsid w:val="00B85FAB"/>
     <w:rsid w:val="00B86927"/>
     <w:rsid w:val="00B86C24"/>
     <w:rsid w:val="00B86D07"/>
     <w:rsid w:val="00B874DC"/>
     <w:rsid w:val="00B87DFA"/>
     <w:rsid w:val="00B907B8"/>
     <w:rsid w:val="00B90E73"/>
     <w:rsid w:val="00B9114D"/>
     <w:rsid w:val="00B91163"/>
     <w:rsid w:val="00B91A37"/>
     <w:rsid w:val="00B91EC9"/>
     <w:rsid w:val="00B9210D"/>
     <w:rsid w:val="00B9224D"/>
     <w:rsid w:val="00B9297F"/>
     <w:rsid w:val="00B9396A"/>
     <w:rsid w:val="00B93FA7"/>
     <w:rsid w:val="00B94335"/>
     <w:rsid w:val="00B94838"/>
     <w:rsid w:val="00B94F9B"/>
+    <w:rsid w:val="00B95178"/>
     <w:rsid w:val="00B96556"/>
     <w:rsid w:val="00B966BD"/>
     <w:rsid w:val="00B966F4"/>
     <w:rsid w:val="00B979AC"/>
     <w:rsid w:val="00B97DD8"/>
     <w:rsid w:val="00BA008E"/>
     <w:rsid w:val="00BA02E2"/>
     <w:rsid w:val="00BA052A"/>
     <w:rsid w:val="00BA1DB4"/>
     <w:rsid w:val="00BA250D"/>
     <w:rsid w:val="00BA2BA8"/>
     <w:rsid w:val="00BA37D4"/>
     <w:rsid w:val="00BA3DC6"/>
     <w:rsid w:val="00BA41FF"/>
     <w:rsid w:val="00BA4725"/>
     <w:rsid w:val="00BA4B84"/>
     <w:rsid w:val="00BA5C61"/>
     <w:rsid w:val="00BA5CB0"/>
     <w:rsid w:val="00BA643B"/>
     <w:rsid w:val="00BA64FD"/>
     <w:rsid w:val="00BA6511"/>
     <w:rsid w:val="00BA6BDD"/>
     <w:rsid w:val="00BA6D7A"/>
     <w:rsid w:val="00BA6FBE"/>
     <w:rsid w:val="00BA760E"/>
@@ -6153,51 +9625,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0002575B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6460,66 +9932,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD45F836-ABE5-43E8-9A12-113E02BF7F78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>512</Words>
-  <Characters>2923</Characters>
+  <Words>495</Words>
+  <Characters>2823</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3429</CharactersWithSpaces>
+  <CharactersWithSpaces>3312</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Зере</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>