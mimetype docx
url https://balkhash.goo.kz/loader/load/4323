--- v0 (2025-12-08)
+++ v1 (2026-04-28)
@@ -1,253 +1,576 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="0087425F" w:rsidRPr="004F5F7E" w:rsidRDefault="0087425F">
+    <w:p w:rsidR="0087425F" w:rsidRPr="00E9465B" w:rsidRDefault="0087425F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C61728" w:rsidRPr="004F5F7E" w:rsidRDefault="00C61728" w:rsidP="004F5F7E">
-[...19 lines deleted...]
-    <w:p w:rsidR="00EA6E8D" w:rsidRDefault="00C61728" w:rsidP="00417915">
+    <w:p w:rsidR="0099147F" w:rsidRPr="0099147F" w:rsidRDefault="0099147F" w:rsidP="0099147F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F5F7E">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> саду  по уборке  территории от снега.</w:t>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F5F7E" w:rsidRDefault="00EA6E8D" w:rsidP="00417915">
+    <w:p w:rsidR="0099147F" w:rsidRPr="0099147F" w:rsidRDefault="0099147F" w:rsidP="0099147F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   2020 жылдың 20 ақпанында 9 сынып оқушылары</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соның ішінде әлеуметтік педагог Бейсекеева З. Р. басшылығымен профилактикалық есепте тұрған оқушылар "Балдырған" балабақшасына аумақты қардан тазалау бойынша көмек көрсету үшін барды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F5F7E" w:rsidRPr="00E9465B" w:rsidRDefault="0099147F" w:rsidP="0099147F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00C61728" w:rsidRPr="004F5F7E">
-[...4 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Біз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB17D0">
-[...6 lines deleted...]
-        <w:t>«</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>шаршағандық</w:t>
       </w:r>
-      <w:r w:rsidR="004F5F7E">
-[...21 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F5F7E" w:rsidRPr="004F5F7E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> благого дела и благодарность за нее дает силы на новые свершения», — </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
       </w:r>
-      <w:r w:rsidR="00214AD2">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> отметили </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">   наши  ребята</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>тез</w:t>
       </w:r>
-      <w:r w:rsidR="004F5F7E" w:rsidRPr="004F5F7E">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ұмытамыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>себебі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>істің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қуанышы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алғыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өзгерістерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>күш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>береді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>деп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>атап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>өтті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Біздің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0099147F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="004F5F7E" w:rsidRPr="00E9465B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00575F3B" w:rsidRPr="00417915" w:rsidRDefault="00575F3B" w:rsidP="00417915">
       <w:pPr>
         <w:ind w:left="-1134" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3424061" cy="2564659"/>
             <wp:effectExtent l="19050" t="0" r="4939" b="0"/>
             <wp:docPr id="1" name="Рисунок 1" descr="C:\Users\Зере\Desktop\меропр  20 февраля\9-г ма.jpg"/>
             <wp:cNvGraphicFramePr>
@@ -635,50 +958,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="84"/>
   <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00C61728"/>
     <w:rsid w:val="000002FC"/>
     <w:rsid w:val="0000043B"/>
     <w:rsid w:val="00001646"/>
     <w:rsid w:val="00002053"/>
     <w:rsid w:val="000021B1"/>
     <w:rsid w:val="0000260E"/>
     <w:rsid w:val="00002DE2"/>
     <w:rsid w:val="00002E28"/>
     <w:rsid w:val="00003087"/>
     <w:rsid w:val="000040BF"/>
     <w:rsid w:val="000053AF"/>
     <w:rsid w:val="00005B1A"/>
     <w:rsid w:val="00005D41"/>
     <w:rsid w:val="0000672A"/>
     <w:rsid w:val="0000758B"/>
     <w:rsid w:val="000079AB"/>
     <w:rsid w:val="00010385"/>
     <w:rsid w:val="0001069C"/>
     <w:rsid w:val="00010BDE"/>
     <w:rsid w:val="00011621"/>
@@ -3632,50 +3956,51 @@
     <w:rsid w:val="009800DE"/>
     <w:rsid w:val="00980B38"/>
     <w:rsid w:val="009823B0"/>
     <w:rsid w:val="009828DC"/>
     <w:rsid w:val="009829AA"/>
     <w:rsid w:val="00982A26"/>
     <w:rsid w:val="00982CF7"/>
     <w:rsid w:val="009838C4"/>
     <w:rsid w:val="009843D6"/>
     <w:rsid w:val="00984566"/>
     <w:rsid w:val="009851A5"/>
     <w:rsid w:val="00986415"/>
     <w:rsid w:val="009867D9"/>
     <w:rsid w:val="00986906"/>
     <w:rsid w:val="00987587"/>
     <w:rsid w:val="00987A87"/>
     <w:rsid w:val="00987C93"/>
     <w:rsid w:val="00987EF1"/>
     <w:rsid w:val="00987F08"/>
     <w:rsid w:val="0099019B"/>
     <w:rsid w:val="009903B0"/>
     <w:rsid w:val="009904D1"/>
     <w:rsid w:val="00990573"/>
     <w:rsid w:val="0099069F"/>
     <w:rsid w:val="00990E4A"/>
+    <w:rsid w:val="0099147F"/>
     <w:rsid w:val="009915FA"/>
     <w:rsid w:val="00991F83"/>
     <w:rsid w:val="00992E35"/>
     <w:rsid w:val="00993002"/>
     <w:rsid w:val="0099327B"/>
     <w:rsid w:val="0099345F"/>
     <w:rsid w:val="009936E7"/>
     <w:rsid w:val="00994B16"/>
     <w:rsid w:val="00995B69"/>
     <w:rsid w:val="00997201"/>
     <w:rsid w:val="009974F0"/>
     <w:rsid w:val="009A0210"/>
     <w:rsid w:val="009A205B"/>
     <w:rsid w:val="009A29A7"/>
     <w:rsid w:val="009A3069"/>
     <w:rsid w:val="009A3AB7"/>
     <w:rsid w:val="009A4487"/>
     <w:rsid w:val="009A452E"/>
     <w:rsid w:val="009A5040"/>
     <w:rsid w:val="009A53E8"/>
     <w:rsid w:val="009A5B0D"/>
     <w:rsid w:val="009A5C9A"/>
     <w:rsid w:val="009A6298"/>
     <w:rsid w:val="009A6FE9"/>
     <w:rsid w:val="009A7102"/>
@@ -5099,50 +5424,51 @@
     <w:rsid w:val="00E7666F"/>
     <w:rsid w:val="00E766E5"/>
     <w:rsid w:val="00E76D3D"/>
     <w:rsid w:val="00E8015C"/>
     <w:rsid w:val="00E803FA"/>
     <w:rsid w:val="00E80525"/>
     <w:rsid w:val="00E806DE"/>
     <w:rsid w:val="00E808C7"/>
     <w:rsid w:val="00E81843"/>
     <w:rsid w:val="00E83641"/>
     <w:rsid w:val="00E85004"/>
     <w:rsid w:val="00E85327"/>
     <w:rsid w:val="00E85FA6"/>
     <w:rsid w:val="00E869E1"/>
     <w:rsid w:val="00E873BD"/>
     <w:rsid w:val="00E873CB"/>
     <w:rsid w:val="00E90B45"/>
     <w:rsid w:val="00E90E5B"/>
     <w:rsid w:val="00E9111A"/>
     <w:rsid w:val="00E91351"/>
     <w:rsid w:val="00E914C8"/>
     <w:rsid w:val="00E91CB4"/>
     <w:rsid w:val="00E92354"/>
     <w:rsid w:val="00E94001"/>
     <w:rsid w:val="00E9428C"/>
+    <w:rsid w:val="00E9465B"/>
     <w:rsid w:val="00E94817"/>
     <w:rsid w:val="00E9522F"/>
     <w:rsid w:val="00E953D9"/>
     <w:rsid w:val="00E95502"/>
     <w:rsid w:val="00E9631D"/>
     <w:rsid w:val="00E9641E"/>
     <w:rsid w:val="00E96FAA"/>
     <w:rsid w:val="00EA0767"/>
     <w:rsid w:val="00EA0DEB"/>
     <w:rsid w:val="00EA175F"/>
     <w:rsid w:val="00EA26F6"/>
     <w:rsid w:val="00EA2AAC"/>
     <w:rsid w:val="00EA3D7F"/>
     <w:rsid w:val="00EA4731"/>
     <w:rsid w:val="00EA503F"/>
     <w:rsid w:val="00EA56DF"/>
     <w:rsid w:val="00EA5BBB"/>
     <w:rsid w:val="00EA5BCE"/>
     <w:rsid w:val="00EA6ABC"/>
     <w:rsid w:val="00EA6E8D"/>
     <w:rsid w:val="00EA79D4"/>
     <w:rsid w:val="00EA7EBE"/>
     <w:rsid w:val="00EA7F28"/>
     <w:rsid w:val="00EB0137"/>
     <w:rsid w:val="00EB0796"/>
@@ -6042,66 +6368,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>73</Words>
-  <Characters>422</Characters>
+  <Words>64</Words>
+  <Characters>365</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>494</CharactersWithSpaces>
+  <CharactersWithSpaces>428</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Зере</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>