--- v0 (2025-12-07)
+++ v1 (2026-04-29)
@@ -1,1170 +1,1625 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="009A297D" w:rsidRDefault="009A297D" w:rsidP="00AB6C8C">
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">профилактикалық </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рейдтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іс-шараларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өткізу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB6C8C" w:rsidRDefault="00267726" w:rsidP="00AB6C8C">
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1074">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өткізу күні: 28 қазан-3 қараша 2019 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00C564AA" w:rsidRDefault="00267726" w:rsidP="00AB6C8C">
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1074">
-[...24 lines deleted...]
-        <w:t>рейдовых мероприятий</w:t>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өтетін уақыты: 19.00-21.00. сағат (профилактикалық </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ған және қолайсыз отбасылардағы оқушылардың пәтерлері </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6C8C" w:rsidRPr="002B1074" w:rsidRDefault="00AB6C8C" w:rsidP="00AB6C8C">
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қатысушылар саны: 45 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> саны: 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Анықталған</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қушылар саны: 0 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00267726" w:rsidRPr="002B1074" w:rsidRDefault="00267726" w:rsidP="00A62581">
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1074">
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> года</w:t>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          2019 жылдың 28 қазаны мен 3 қарашасы аралығында педагогикалық ұжымды, әкімшілік мүшелерін, әкелер кеңесінің қатысуымен "Түнгі қаладағы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алдын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рейдін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұйымдастырылды.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00267726" w:rsidRPr="00D23C09" w:rsidRDefault="00267726" w:rsidP="00A62581">
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1074">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">  неблагополучных семей)</w:t>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Іс-шараның мақсаты: құқық бұзушылыққа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бейім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жасөспі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">імдерді анықтау (қоғамдық </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орындарда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>темекі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шегу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ішу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>былапыт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөйлеу, вандализм және т.б.). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B035EF" w:rsidRPr="00427A21" w:rsidRDefault="00B035EF" w:rsidP="00A62581">
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               Рейд </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОПП және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>КШО-да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ған оқушылардың пәтерлеріне, сондай-ақ 6 қолайсыз </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отбасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> барды.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оқушылар үйде </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкілдердің бақылауымен болған. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жайсыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отбасылардағы жағдай </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, тексерушілердің </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сапарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барабар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қатысты, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>квартирада</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бөгде </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адамдар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анықталмады</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,а</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">та-аналар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күйде болды.Үрейлі жағдайлар болған жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2B08" w:rsidRPr="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сондай-ақ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мобильді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>топтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>компьютерлік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> клубтарға ("Мега", "Портал", "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Blog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"), ойын-сауық </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орындарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ("Улыбка", "Мечта", "Техас", "Алтын шаңырақ" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кафелері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), жағалауға, орталық </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аллея</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ға барды.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Металлургтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сарайыХамзина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айналаға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, бөгде көзқарастан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасырын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, аз ағартылған </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орындар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орындарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> да </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>назардан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қалдырмады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2B08" w:rsidRDefault="004F2B08" w:rsidP="004F2B08">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B1074">
-[...28 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Алдын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>рейдінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>қорытындысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>мектептік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>линейкада</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>оқушыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>жеткізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002447E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">45 </w:t>
+        <w:t xml:space="preserve">                         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2740" w:rsidRPr="00DF2740" w:rsidRDefault="00DF2740" w:rsidP="00A62581">
+    <w:p w:rsidR="00BD5E79" w:rsidRPr="002447E4" w:rsidRDefault="002447E4" w:rsidP="004F2B08">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
-        </w:rPr>
-[...47 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
-      </w:r>
-[...781 lines deleted...]
-        <w:t xml:space="preserve">                                     </w:t>
       </w:r>
       <w:r w:rsidRPr="002447E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>И.о.директора                 А.Касенова</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004D56A2" w:rsidRDefault="004D56A2" w:rsidP="003A4C6C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -2649,50 +3104,51 @@
     <w:rsid w:val="004C35C0"/>
     <w:rsid w:val="004C3749"/>
     <w:rsid w:val="004C400B"/>
     <w:rsid w:val="004C4C48"/>
     <w:rsid w:val="004C620A"/>
     <w:rsid w:val="004D2054"/>
     <w:rsid w:val="004D3B84"/>
     <w:rsid w:val="004D449E"/>
     <w:rsid w:val="004D56A2"/>
     <w:rsid w:val="004D571A"/>
     <w:rsid w:val="004D75C4"/>
     <w:rsid w:val="004E02EB"/>
     <w:rsid w:val="004E1322"/>
     <w:rsid w:val="004E141B"/>
     <w:rsid w:val="004E1AA8"/>
     <w:rsid w:val="004E1AD9"/>
     <w:rsid w:val="004E215D"/>
     <w:rsid w:val="004E29C1"/>
     <w:rsid w:val="004E3EC8"/>
     <w:rsid w:val="004E47A6"/>
     <w:rsid w:val="004E4999"/>
     <w:rsid w:val="004E64EB"/>
     <w:rsid w:val="004E68FF"/>
     <w:rsid w:val="004F0B31"/>
     <w:rsid w:val="004F284C"/>
+    <w:rsid w:val="004F2B08"/>
     <w:rsid w:val="004F34A3"/>
     <w:rsid w:val="004F3694"/>
     <w:rsid w:val="004F4553"/>
     <w:rsid w:val="004F5701"/>
     <w:rsid w:val="004F5BF2"/>
     <w:rsid w:val="004F6EF8"/>
     <w:rsid w:val="004F7041"/>
     <w:rsid w:val="004F75D1"/>
     <w:rsid w:val="00501AB1"/>
     <w:rsid w:val="005065F9"/>
     <w:rsid w:val="00506D68"/>
     <w:rsid w:val="00511595"/>
     <w:rsid w:val="00511809"/>
     <w:rsid w:val="00511A19"/>
     <w:rsid w:val="0051222D"/>
     <w:rsid w:val="005155C3"/>
     <w:rsid w:val="00517748"/>
     <w:rsid w:val="00517D39"/>
     <w:rsid w:val="00517FAE"/>
     <w:rsid w:val="0052180E"/>
     <w:rsid w:val="005225B2"/>
     <w:rsid w:val="005237C1"/>
     <w:rsid w:val="005244E3"/>
     <w:rsid w:val="00525F57"/>
     <w:rsid w:val="0052608E"/>
@@ -2800,50 +3256,51 @@
     <w:rsid w:val="005D26B6"/>
     <w:rsid w:val="005D2E22"/>
     <w:rsid w:val="005D3165"/>
     <w:rsid w:val="005D3698"/>
     <w:rsid w:val="005D374B"/>
     <w:rsid w:val="005D39F5"/>
     <w:rsid w:val="005D427B"/>
     <w:rsid w:val="005D60C2"/>
     <w:rsid w:val="005D6886"/>
     <w:rsid w:val="005D74B8"/>
     <w:rsid w:val="005D7BF4"/>
     <w:rsid w:val="005E0AF1"/>
     <w:rsid w:val="005E0B74"/>
     <w:rsid w:val="005E1B39"/>
     <w:rsid w:val="005E1D9C"/>
     <w:rsid w:val="005E22B5"/>
     <w:rsid w:val="005E318C"/>
     <w:rsid w:val="005E344B"/>
     <w:rsid w:val="005E38A7"/>
     <w:rsid w:val="005E3C34"/>
     <w:rsid w:val="005E41F9"/>
     <w:rsid w:val="005E4650"/>
     <w:rsid w:val="005E4A23"/>
     <w:rsid w:val="005E4DE4"/>
     <w:rsid w:val="005E50DA"/>
+    <w:rsid w:val="005F256A"/>
     <w:rsid w:val="005F2D73"/>
     <w:rsid w:val="005F3C1E"/>
     <w:rsid w:val="005F5497"/>
     <w:rsid w:val="005F603D"/>
     <w:rsid w:val="005F6A36"/>
     <w:rsid w:val="005F7001"/>
     <w:rsid w:val="005F7290"/>
     <w:rsid w:val="005F7519"/>
     <w:rsid w:val="005F7ACB"/>
     <w:rsid w:val="00600494"/>
     <w:rsid w:val="00600EA8"/>
     <w:rsid w:val="00604FAA"/>
     <w:rsid w:val="00605C47"/>
     <w:rsid w:val="00605FBC"/>
     <w:rsid w:val="00606162"/>
     <w:rsid w:val="00606293"/>
     <w:rsid w:val="00606B59"/>
     <w:rsid w:val="0061179A"/>
     <w:rsid w:val="00612ADE"/>
     <w:rsid w:val="006143C1"/>
     <w:rsid w:val="0061548A"/>
     <w:rsid w:val="00617ED9"/>
     <w:rsid w:val="00620922"/>
     <w:rsid w:val="00620CD1"/>
     <w:rsid w:val="006214BC"/>
@@ -4875,66 +5332,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>276</Words>
-  <Characters>1574</Characters>
+  <Words>233</Words>
+  <Characters>1330</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1847</CharactersWithSpaces>
+  <CharactersWithSpaces>1560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Зере</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>