--- v1 (2026-03-05)
+++ v2 (2026-04-29)
@@ -1,952 +1,1541 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C62234">
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Information</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Ақпарат</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C62234">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Қамқоршы күнін өткізу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C62234">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">KSU </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C62234">
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>" Secondary</w:t>
+        </w:rPr>
+        <w:t>л</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C62234">
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> school No. 1" »</w:t>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектебі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "КММ »</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C62234">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">29 қазан 2019 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C62234">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62234">
-[...24 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бүгін </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бақыт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ы-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әлемдегі ең маңызды құбылыс. "Шығармашылық </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бастама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әйелдер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Лигасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" қоғамдық </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірлестігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан қамқоршылар одағы" және "Бала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірлестігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C62234">
-[...46 lines deleted...]
-        <w:t>guardian"</w:t>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бастамасымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сайын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 қазанда Қазақстанда "Қамқоршы күніне</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C62234">
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>"а</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C62234">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> held in Kazakhstan. </w:t>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рналған </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>салтанатты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іс-шаралар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өткізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-        <w:t>From 21 to 28 October, the school held events dedicated to the guardians:</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21-28 қазан аралығында </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қамқоршыларға арналған </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іс-шаралар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4083685</wp:posOffset>
+              <wp:posOffset>4115435</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>57150</wp:posOffset>
+              <wp:posOffset>120015</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2802890" cy="1875790"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="7" name="Рисунок 1" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5764.JPG"/>
+            <wp:docPr id="2" name="Рисунок 1" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5764.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5764.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2802890" cy="1875790"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C62234">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">* Essay competition </w:t>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Шығарма </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сайысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">"My most intimate friend»           </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Менің </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ең жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адамым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> family" » </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• "Менің туғандарым" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>фотоколлаж</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> байқауы» </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">* Video contest </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* "Менің </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C62234">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C62234">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> of my days"</w:t>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күнім" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бейнероликтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> байқауы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> a loved one!".</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жақын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адаммен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>!".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Commission established by the school </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құрылған комиссия </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен әдебиеті мұғ</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C62234">
-[...6 lines deleted...]
-        <w:t>teachers</w:t>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ал</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C62234">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> of Russian language and literature, </w:t>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">імдері, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бейнелеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ө</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C62234">
-[...6 lines deleted...]
-        <w:t>fine</w:t>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нері ж</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C62234">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> arts and Music, </w:t>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әне Музыка, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> not live up to Deputy Directors </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">директордың орынбасарларының ұзақ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алмады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A97D55" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="00A97D55" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...153 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>394335</wp:posOffset>
+              <wp:posOffset>552450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>107950</wp:posOffset>
+              <wp:posOffset>1219835</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3417570" cy="1922780"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="36" name="Рисунок 13" descr="C:\Users\Зере\Desktop\index.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13" descr="C:\Users\Зере\Desktop\index.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3417570" cy="1922780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>же</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ңімпаздарды анықтау.   26 қазанда </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мерекелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>концертте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> барлық конкурстардың нәтижелері </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Олар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>грамоталар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>естелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сыйлықтар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дайындалды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сондай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ақ "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Джуниор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дүкенінің </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>директоры-Гульятяев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Алексей Валерьевич ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> балаға 5000 теңге көлемінде сертификат </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берілді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5A8D" w:rsidRPr="003E4C39">
+        <w:pict>
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:23.6pt;height:23.6pt"/>
+        </w:pict>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A97D55" w:rsidRDefault="00BE4597" w:rsidP="00C62234">
+    <w:p w:rsidR="00533E8C" w:rsidRPr="003E4C39" w:rsidRDefault="00533E8C" w:rsidP="00931999">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3760"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00533E8C" w:rsidRPr="003E4C39" w:rsidRDefault="00533E8C" w:rsidP="00931999">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3760"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1068"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A97D55" w:rsidRDefault="00BE4597" w:rsidP="00931999">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3760"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="749352" cy="1930400"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="48" name="Рисунок 22" descr="C:\Users\Зере\Desktop\index 000000000000000000.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1019,352 +1608,344 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1047750" cy="1936351"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRPr="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRPr="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C62234">
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Students of the school organized and held a festive concert</w:t>
+        <w:t>Мектеп оқушылары мерекелік концерт ұйымдастырып, өткізді</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
+    <w:p w:rsidR="003E4C39" w:rsidRDefault="003E4C39" w:rsidP="003E4C39">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C62234">
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>"A man with a good heart" is for people with a good heart.                 Guardians with children were invited to the concert</w:t>
+        <w:t>"Мейірімді жүректі адамға" мейірімді жүректі адамдарға арналған.                 Концертке қамқоршылар балалармен бірге шақырылды.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62234" w:rsidRDefault="00C62234" w:rsidP="00C62234">
-      <w:pPr>
+    <w:p w:rsidR="00377CA5" w:rsidRDefault="00533E8C" w:rsidP="003E4C39">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:after="0"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C62234">
-[...19 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00533E8C">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2941321" cy="2082800"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="54" name="Рисунок 11" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5855.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5855.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2947558" cy="2087217"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00377CA5">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3276507" cy="2082800"/>
             <wp:effectExtent l="19050" t="0" r="93" b="0"/>
             <wp:docPr id="20" name="Рисунок 8" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5757.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5757.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3276972" cy="2083096"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00893512">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3130550" cy="2087033"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="21" name="Рисунок 9" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5803.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5803.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3129385" cy="2086256"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00D8031D" w:rsidRPr="00D8031D">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3201670" cy="2134446"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="55" name="Рисунок 10" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5815.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5815.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3200512" cy="2133674"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E6836" w:rsidRDefault="00C62234" w:rsidP="009B2A06">
+    <w:p w:rsidR="004E6836" w:rsidRDefault="003E4C39" w:rsidP="009B2A06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C62234">
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>The chief specialist of the Department of education of Balkhash Aitzhanova B. S. and the Deputy Director for educational work zvezdina P. N. made a congratulation and handed over letters of thanks and memorable gifts for worthy education, mercy and kindness to the guardians..</w:t>
+        <w:t>Балқаш қаласының білім бөлімінің бас маманы Б. С. Айтжанова және директордың тәрбие ісі жөніндегі орынбасары П. Н. Звездина құттықтау сөз сөйлеп, қамқоршыларға лайықты тәрбие, қайырымдылық пен мейірімділік үшін алғыс хаттар мен естелік сыйлықтар табыс етті.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E6836" w:rsidRDefault="00174A98" w:rsidP="009B2A06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -1603,70 +2184,98 @@
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E6836" w:rsidRDefault="004E6836" w:rsidP="009B2A06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00377CA5" w:rsidRDefault="00C62234" w:rsidP="00440EE4">
+    <w:p w:rsidR="00F91E82" w:rsidRDefault="00F91E82" w:rsidP="00440EE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C62234">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>After congratulating the chief specialist of the Department of education, Deputy Director, the heroes of the occasion were congratulated by their native children.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00377CA5">
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4C39" w:rsidRPr="003E4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білім бөлімінің бас маманы , директордың орынбасары, Мереке кінәлілерін құттықтаудан кейін туған балалары құттықтады.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00377CA5" w:rsidRDefault="00377CA5" w:rsidP="00440EE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00F91E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2998470" cy="2282926"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="18" name="Рисунок 6" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5831.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1756,68 +2365,68 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="002D4F2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B5075" w:rsidRPr="000F647C" w:rsidRDefault="00C62234" w:rsidP="000F647C">
+    <w:p w:rsidR="008B5075" w:rsidRPr="000F647C" w:rsidRDefault="003E4C39" w:rsidP="000F647C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C62234">
+      <w:r w:rsidRPr="003E4C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>The solemn event ended with a General commemorative photo.</w:t>
+        <w:t>Салтанатты іс-шара жалпы естелік фотосуретпен аяқталды.</w:t>
       </w:r>
       <w:r w:rsidR="000F647C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5274310" cy="3516207"/>
             <wp:effectExtent l="19050" t="0" r="2540" b="0"/>
             <wp:docPr id="34" name="Рисунок 12" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5864.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 12" descr="C:\Users\Зере\Desktop\ДЕНЬ ОП 2019\день опекуна\IMG_5864.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -2074,50 +2683,51 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00440EE4"/>
     <w:rsid w:val="0002719C"/>
     <w:rsid w:val="00090CD2"/>
     <w:rsid w:val="000A6682"/>
     <w:rsid w:val="000E2D53"/>
     <w:rsid w:val="000F647C"/>
     <w:rsid w:val="00100986"/>
     <w:rsid w:val="001238AF"/>
     <w:rsid w:val="00136FFB"/>
     <w:rsid w:val="00147821"/>
     <w:rsid w:val="00174A98"/>
     <w:rsid w:val="00180F76"/>
     <w:rsid w:val="001A14BB"/>
     <w:rsid w:val="0021210E"/>
     <w:rsid w:val="002230AA"/>
     <w:rsid w:val="00263DD1"/>
     <w:rsid w:val="002A4D44"/>
     <w:rsid w:val="002D4F2D"/>
     <w:rsid w:val="003056A9"/>
     <w:rsid w:val="003150D4"/>
     <w:rsid w:val="003160E1"/>
     <w:rsid w:val="00377CA5"/>
+    <w:rsid w:val="003E4C39"/>
     <w:rsid w:val="00412153"/>
     <w:rsid w:val="00427E23"/>
     <w:rsid w:val="00440EE4"/>
     <w:rsid w:val="00457314"/>
     <w:rsid w:val="004A149A"/>
     <w:rsid w:val="004D4887"/>
     <w:rsid w:val="004E6836"/>
     <w:rsid w:val="004F26F2"/>
     <w:rsid w:val="00533E8C"/>
     <w:rsid w:val="0057360B"/>
     <w:rsid w:val="00587373"/>
     <w:rsid w:val="00592269"/>
     <w:rsid w:val="00595AF2"/>
     <w:rsid w:val="005F320E"/>
     <w:rsid w:val="00647B26"/>
     <w:rsid w:val="0065753A"/>
     <w:rsid w:val="006758F4"/>
     <w:rsid w:val="00692855"/>
     <w:rsid w:val="006B63BE"/>
     <w:rsid w:val="00712870"/>
     <w:rsid w:val="00744509"/>
     <w:rsid w:val="00796956"/>
     <w:rsid w:val="007E0D30"/>
     <w:rsid w:val="007F2C37"/>
     <w:rsid w:val="0080426F"/>
@@ -2126,88 +2736,86 @@
     <w:rsid w:val="00893512"/>
     <w:rsid w:val="008B5075"/>
     <w:rsid w:val="008D34DF"/>
     <w:rsid w:val="008E77F3"/>
     <w:rsid w:val="00920277"/>
     <w:rsid w:val="00931999"/>
     <w:rsid w:val="00942FF7"/>
     <w:rsid w:val="009605D6"/>
     <w:rsid w:val="009B1457"/>
     <w:rsid w:val="009B2A06"/>
     <w:rsid w:val="009D3643"/>
     <w:rsid w:val="009E443B"/>
     <w:rsid w:val="00A03BB5"/>
     <w:rsid w:val="00A0466F"/>
     <w:rsid w:val="00A20B5E"/>
     <w:rsid w:val="00A217CD"/>
     <w:rsid w:val="00A97D55"/>
     <w:rsid w:val="00AC3A2F"/>
     <w:rsid w:val="00AC5A8D"/>
     <w:rsid w:val="00B359B0"/>
     <w:rsid w:val="00B37072"/>
     <w:rsid w:val="00B44626"/>
     <w:rsid w:val="00B607B9"/>
     <w:rsid w:val="00BC795C"/>
     <w:rsid w:val="00BE4597"/>
-    <w:rsid w:val="00C62234"/>
     <w:rsid w:val="00CE72C4"/>
     <w:rsid w:val="00CF3D19"/>
     <w:rsid w:val="00D37F37"/>
     <w:rsid w:val="00D8031D"/>
     <w:rsid w:val="00D8436D"/>
     <w:rsid w:val="00E468C0"/>
     <w:rsid w:val="00E56940"/>
     <w:rsid w:val="00E60E8D"/>
     <w:rsid w:val="00EA795A"/>
     <w:rsid w:val="00EC440D"/>
     <w:rsid w:val="00EF5EEC"/>
     <w:rsid w:val="00F22599"/>
     <w:rsid w:val="00F63495"/>
     <w:rsid w:val="00F7123A"/>
     <w:rsid w:val="00F91E82"/>
     <w:rsid w:val="00F9361A"/>
-    <w:rsid w:val="00FC66CE"/>
     <w:rsid w:val="00FC7B01"/>
     <w:rsid w:val="00FF7D14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="13314"/>
+    <o:shapedefaults v:ext="edit" spidmax="12290"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2706,66 +3314,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>278</Words>
-  <Characters>1585</Characters>
+  <Words>261</Words>
+  <Characters>1489</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1860</CharactersWithSpaces>
+  <CharactersWithSpaces>1747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>