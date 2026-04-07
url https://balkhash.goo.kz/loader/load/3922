--- v0 (2025-12-07)
+++ v1 (2026-04-07)
@@ -1,301 +1,664 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00BD678F" w:rsidRPr="00DF5B4B" w:rsidRDefault="006B2A0F" w:rsidP="00BD678F">
+    <w:p w:rsidR="001E34E7" w:rsidRPr="001E34E7" w:rsidRDefault="001E34E7" w:rsidP="001E34E7">
       <w:pPr>
+        <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5B4B">
-[...5 lines deleted...]
-        <w:t>Информация</w:t>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD678F" w:rsidRPr="00DF5B4B" w:rsidRDefault="006B2A0F" w:rsidP="00BD678F">
+    <w:p w:rsidR="001E34E7" w:rsidRPr="001E34E7" w:rsidRDefault="001E34E7" w:rsidP="001E34E7">
       <w:pPr>
+        <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5B4B">
-[...15 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сағаттарын өткізу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="0087425F" w:rsidRPr="00DF5B4B" w:rsidRDefault="006B2A0F" w:rsidP="00BD678F">
+    <w:p w:rsidR="001E34E7" w:rsidRPr="001E34E7" w:rsidRDefault="001E34E7" w:rsidP="001E34E7">
       <w:pPr>
+        <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5B4B">
-[...15 lines deleted...]
-        <w:t>Образ  честного и неподкупного гражданина РК»</w:t>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>"Қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сатылмайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> азаматының </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бейнесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B2A0F" w:rsidRPr="00DF5B4B" w:rsidRDefault="00BD678F">
-[...159 lines deleted...]
-    <w:p w:rsidR="00BD678F" w:rsidRDefault="00430321" w:rsidP="000722D0">
+    <w:p w:rsidR="00BD678F" w:rsidRDefault="001E34E7" w:rsidP="001E34E7">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00430321">
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2019-2020 оқу жылының қыркүйек </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оқушылары </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сатылмайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> азаматының </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бейнесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сағаттары өтті.Шара </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "пара </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>деген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не?" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>деген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сұрақтарға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.", "Пара сыйлықтан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ерекшеленеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?", "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сыбайлас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жемқорлық </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білесіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?","</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сыбайлас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жемқорлыққа көз жүгіртуге тура </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>келді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E34E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+      <w:r w:rsidR="00430321" w:rsidRPr="00430321">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2804832" cy="2043953"/>
             <wp:effectExtent l="38100" t="57150" r="109818" b="89647"/>
             <wp:docPr id="3" name="Рисунок 1" descr="C:\Users\Зере\Desktop\2019-2020\магазин честности\111.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Зере\Desktop\2019-2020\магазин честности\111.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4" cstate="print"/>
                     <a:srcRect t="13499" r="1159"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -306,51 +669,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00430321">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2939303" cy="2047957"/>
             <wp:effectExtent l="38100" t="57150" r="108697" b="104693"/>
             <wp:docPr id="4" name="Рисунок 2" descr="C:\Users\Зере\Desktop\2019-2020\магазин честности\1111111.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Зере\Desktop\2019-2020\магазин честности\1111111.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -565,53 +928,54 @@
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="000722D0" w:rsidRPr="000722D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2086535" cy="2361616"/>
             <wp:effectExtent l="38100" t="57150" r="123265" b="95834"/>
             <wp:docPr id="10" name="Рисунок 4" descr="C:\Users\Зере\Desktop\2019-2020\магазин честности\8-ддд.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\Зере\Desktop\2019-2020\магазин честности\8-ддд.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -648,72 +1012,73 @@
     <w:p w:rsidR="00BD678F" w:rsidRPr="00BD678F" w:rsidRDefault="00BD678F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD678F" w:rsidRPr="00BD678F" w:rsidSect="000722D0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="850" w:bottom="0" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="71"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="006B2A0F"/>
     <w:rsid w:val="000002FC"/>
     <w:rsid w:val="0000043B"/>
     <w:rsid w:val="000021B1"/>
     <w:rsid w:val="0000260E"/>
     <w:rsid w:val="00002E28"/>
     <w:rsid w:val="000040BF"/>
     <w:rsid w:val="0000758B"/>
     <w:rsid w:val="00010BDE"/>
     <w:rsid w:val="00011621"/>
     <w:rsid w:val="00011EB1"/>
     <w:rsid w:val="00012B28"/>
     <w:rsid w:val="00012C1C"/>
@@ -909,50 +1274,51 @@
     <w:rsid w:val="001023D4"/>
     <w:rsid w:val="00102B54"/>
     <w:rsid w:val="00102E80"/>
     <w:rsid w:val="00103CCF"/>
     <w:rsid w:val="001041AC"/>
     <w:rsid w:val="00104212"/>
     <w:rsid w:val="00104DCE"/>
     <w:rsid w:val="001051A3"/>
     <w:rsid w:val="00105932"/>
     <w:rsid w:val="00105F72"/>
     <w:rsid w:val="00106898"/>
     <w:rsid w:val="00107200"/>
     <w:rsid w:val="00107749"/>
     <w:rsid w:val="00107B55"/>
     <w:rsid w:val="00110651"/>
     <w:rsid w:val="0011124F"/>
     <w:rsid w:val="001117EE"/>
     <w:rsid w:val="0011218A"/>
     <w:rsid w:val="00112AF9"/>
     <w:rsid w:val="00112CCC"/>
     <w:rsid w:val="00114773"/>
     <w:rsid w:val="00115978"/>
     <w:rsid w:val="001159CD"/>
     <w:rsid w:val="00115C6E"/>
     <w:rsid w:val="00116030"/>
+    <w:rsid w:val="00117B37"/>
     <w:rsid w:val="00120750"/>
     <w:rsid w:val="001218A2"/>
     <w:rsid w:val="001230F9"/>
     <w:rsid w:val="001233A7"/>
     <w:rsid w:val="001240F0"/>
     <w:rsid w:val="0012628E"/>
     <w:rsid w:val="00127782"/>
     <w:rsid w:val="00127A4A"/>
     <w:rsid w:val="00127E0C"/>
     <w:rsid w:val="00130498"/>
     <w:rsid w:val="00132365"/>
     <w:rsid w:val="0013425D"/>
     <w:rsid w:val="00134C43"/>
     <w:rsid w:val="00134C71"/>
     <w:rsid w:val="00134D47"/>
     <w:rsid w:val="00135463"/>
     <w:rsid w:val="00135D57"/>
     <w:rsid w:val="001365DF"/>
     <w:rsid w:val="00136B20"/>
     <w:rsid w:val="001400DB"/>
     <w:rsid w:val="00140932"/>
     <w:rsid w:val="00142E6F"/>
     <w:rsid w:val="00143A37"/>
     <w:rsid w:val="00144275"/>
     <w:rsid w:val="00144EAF"/>
@@ -1034,50 +1400,51 @@
     <w:rsid w:val="001B153E"/>
     <w:rsid w:val="001B2E9A"/>
     <w:rsid w:val="001B3776"/>
     <w:rsid w:val="001B50B7"/>
     <w:rsid w:val="001B5576"/>
     <w:rsid w:val="001B742D"/>
     <w:rsid w:val="001C247E"/>
     <w:rsid w:val="001C2BF2"/>
     <w:rsid w:val="001C696B"/>
     <w:rsid w:val="001C7927"/>
     <w:rsid w:val="001D00A2"/>
     <w:rsid w:val="001D13C6"/>
     <w:rsid w:val="001D16A4"/>
     <w:rsid w:val="001D173D"/>
     <w:rsid w:val="001D1D27"/>
     <w:rsid w:val="001D2658"/>
     <w:rsid w:val="001D3F1D"/>
     <w:rsid w:val="001D61AF"/>
     <w:rsid w:val="001D6B4F"/>
     <w:rsid w:val="001D7BA1"/>
     <w:rsid w:val="001E0B18"/>
     <w:rsid w:val="001E1105"/>
     <w:rsid w:val="001E121A"/>
     <w:rsid w:val="001E264A"/>
     <w:rsid w:val="001E2DE5"/>
+    <w:rsid w:val="001E34E7"/>
     <w:rsid w:val="001E3894"/>
     <w:rsid w:val="001E41FA"/>
     <w:rsid w:val="001E5682"/>
     <w:rsid w:val="001E572D"/>
     <w:rsid w:val="001E6768"/>
     <w:rsid w:val="001E6BA1"/>
     <w:rsid w:val="001E6BBF"/>
     <w:rsid w:val="001E6EA5"/>
     <w:rsid w:val="001E6EBC"/>
     <w:rsid w:val="001F23C7"/>
     <w:rsid w:val="001F3350"/>
     <w:rsid w:val="001F3DA8"/>
     <w:rsid w:val="001F5254"/>
     <w:rsid w:val="001F549A"/>
     <w:rsid w:val="001F69EC"/>
     <w:rsid w:val="00200385"/>
     <w:rsid w:val="0020047F"/>
     <w:rsid w:val="00200702"/>
     <w:rsid w:val="00200E2D"/>
     <w:rsid w:val="00203661"/>
     <w:rsid w:val="00203E43"/>
     <w:rsid w:val="0020589F"/>
     <w:rsid w:val="00205E28"/>
     <w:rsid w:val="0020607F"/>
     <w:rsid w:val="002065C3"/>
@@ -3488,51 +3855,51 @@
     <w:rsid w:val="00FF39DC"/>
     <w:rsid w:val="00FF4A1B"/>
     <w:rsid w:val="00FF4D72"/>
     <w:rsid w:val="00FF4D9F"/>
     <w:rsid w:val="00FF676B"/>
     <w:rsid w:val="00FF6D43"/>
     <w:rsid w:val="00FF702C"/>
     <w:rsid w:val="00FF7075"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -4049,66 +4416,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>88</Words>
-  <Characters>508</Characters>
+  <Words>65</Words>
+  <Characters>374</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>595</CharactersWithSpaces>
+  <CharactersWithSpaces>438</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Зере</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>