--- v0 (2025-12-09)
+++ v1 (2026-04-07)
@@ -1,601 +1,598 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00902979" w:rsidRPr="00183E1E" w:rsidRDefault="00902979" w:rsidP="0063599B">
+    <w:p w:rsidR="00FA7BDC" w:rsidRPr="00FA7BDC" w:rsidRDefault="00FA7BDC" w:rsidP="00FA7BDC">
       <w:pPr>
+        <w:ind w:left="-1276"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00183E1E">
+      <w:r w:rsidRPr="00FA7BDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Благотворительные   акции  «Территория  доброты»</w:t>
+        <w:t>Мейірімділік аумағы " қайырымдылық акциялары»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0064650A" w:rsidRDefault="00902979" w:rsidP="0063599B">
+    <w:p w:rsidR="00FA7BDC" w:rsidRPr="00FA7BDC" w:rsidRDefault="00FA7BDC" w:rsidP="00FA7BDC">
       <w:pPr>
+        <w:ind w:left="-1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FA7BDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
-[...103 lines deleted...]
-        <w:t>. Родители детей очень благодарны школе за проделанную акцию и выразили сердечную благодарность родителям, которые оказались не безразличны к судьбам других детей.</w:t>
+        <w:t xml:space="preserve">         "Қамқорлық" республикалық акциясы, Мемлекет басшысының "Ұлы даланың жеті қыры" мақаласын іске асыру аясында мектепте қайырымдылық іс-шаралар өткізіледі.  Өткізілетін іс-шаралардың мақсаты-ата-аналар мен жеке кәсіпкерлерді көп балалы, аз қамтылған отбасыларын, мүгедек балаларды қолдауға бағытталған қайырымдылық жұмыстарына қосу.   ЖК "Берекет" дүкені, ЖК Жумагали ("Stan" дүкені) жалпы сомасы 70.000 балаларға киім-кешек түрінде демеушілік көмек көрсетті. мың теңге. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="001805D2" w:rsidRDefault="00453A40" w:rsidP="00453A40">
+    <w:p w:rsidR="00FA7BDC" w:rsidRDefault="00FA7BDC" w:rsidP="00FA7BDC">
       <w:pPr>
         <w:ind w:left="-1276"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FA7BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            Азық-түлік себеті халықтың қорғалмаған тобынан отбасыларға жіберілді . Балалардың ата-аналары мектепте өткізілген акция үшін өте риза болып, басқа балалардың тағдырына немқұрайлы қарамаған ата-аналарға алғыстарын білдірді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001805D2" w:rsidRPr="00FA7BDC" w:rsidRDefault="00453A40" w:rsidP="00FA7BDC">
+      <w:pPr>
+        <w:ind w:left="-1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00FA7BDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="0" r="7071" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C7ED814" wp14:editId="69344A36">
+            <wp:extent cx="2864224" cy="1635432"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="6" name="Рисунок 6" descr="C:\Users\Зере\Desktop\забота\пакккккккккккккккккккк.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="C:\Users\Зере\Desktop\забота\пакккккккккккккккккккк.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2567100" cy="3421120"/>
+                      <a:ext cx="2877855" cy="1643215"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001805D2">
+      <w:r w:rsidR="001805D2" w:rsidRPr="00FA7BDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="160FD662" wp14:editId="78A01C21">
+            <wp:extent cx="3307976" cy="1637852"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="635"/>
             <wp:docPr id="3" name="Рисунок 3" descr="C:\Users\Зере\Desktop\забота\IMG_0932.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Зере\Desktop\забота\IMG_0932.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3623197" cy="3496236"/>
+                      <a:ext cx="3313406" cy="1640541"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001805D2" w:rsidRDefault="001805D2" w:rsidP="0064650A">
-[...63 lines deleted...]
-    <w:p w:rsidR="00453A40" w:rsidRPr="001805D2" w:rsidRDefault="00453A40" w:rsidP="0064650A">
+    <w:p w:rsidR="001805D2" w:rsidRDefault="00FA7BDC" w:rsidP="0064650A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-            <wp:docPr id="5" name="Рисунок 5" descr="C:\Users\Зере\Desktop\забота\саликовввввввввввввввввввввввввввввввввввввввввввввввввввввввввввв.jpg"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A657E33" wp14:editId="52A75B85">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-811195</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>149</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3079377" cy="2151530"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="1270"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Рисунок 4" descr="C:\Users\Зере\Desktop\забота\02-вввввввввввввв.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\Зере\Desktop\забота\саликовввввввввввввввввввввввввввввввввввввввввввввввввввввввввввв.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\Зере\Desktop\забота\02-вввввввввввввв.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="3956056"/>
+                      <a:ext cx="3079162" cy="2151380"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FAF0999" wp14:editId="29101E41">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2197100</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3230245" cy="2151380"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="1270"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Рисунок 5" descr="C:\Users\Зере\Desktop\забота\саликовввввввввввввввввввввввввввввввввввввввввввввввввввввввввввв.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\Зере\Desktop\забота\саликовввввввввввввввввввввввввввввввввввввввввввввввввввввввввввв.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3230245" cy="2151380"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0064650A" w:rsidRPr="001805D2" w:rsidRDefault="001805D2">
+    <w:p w:rsidR="00453A40" w:rsidRPr="001805D2" w:rsidRDefault="00453A40" w:rsidP="0064650A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0064650A" w:rsidRPr="001805D2" w:rsidRDefault="00FA7BDC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Рисунок 1" descr="C:\Users\Зере\Desktop\забота\раххххоооооооооооооооооооооооооооооооооооооооооооооооооооооооооооооооо.jpg"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16DC2834" wp14:editId="16FF19C7">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2200947</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1588509</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3227294" cy="1815352"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Рисунок 2" descr="C:\Users\Зере\Desktop\забота\Берекет.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Зере\Desktop\забота\раххххоооооооооооооооооооооооооооооооооооооооооооооооооооооооооооооооо.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Зере\Desktop\забота\Берекет.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2764694" cy="3686177"/>
+                      <a:ext cx="3230882" cy="1817370"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-            <wp:docPr id="2" name="Рисунок 2" descr="C:\Users\Зере\Desktop\забота\Берекет.jpg"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C35B370" wp14:editId="3331C194">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-811530</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1588135</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2943860" cy="1868805"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Рисунок 1" descr="C:\Users\Зере\Desktop\забота\раххххоооооооооооооооооооооооооооооооооооооооооооооооооооооооооооооооо.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Зере\Desktop\забота\Берекет.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Зере\Desktop\забота\раххххоооооооооооооооооооооооооооооооооооооооооооооооооооооооооооооооо.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="3956056"/>
+                      <a:ext cx="2943860" cy="1868805"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
+      </w:r>
+      <w:r w:rsidR="001805D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0064650A" w:rsidRPr="001805D2" w:rsidSect="0087425F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="71"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -922,50 +919,51 @@
     <w:rsid w:val="00E05A85"/>
     <w:rsid w:val="00E12993"/>
     <w:rsid w:val="00E13B9C"/>
     <w:rsid w:val="00E20D7C"/>
     <w:rsid w:val="00E24D52"/>
     <w:rsid w:val="00E26B9B"/>
     <w:rsid w:val="00E35597"/>
     <w:rsid w:val="00E451B7"/>
     <w:rsid w:val="00E766E5"/>
     <w:rsid w:val="00E85004"/>
     <w:rsid w:val="00E9428C"/>
     <w:rsid w:val="00EA2AAC"/>
     <w:rsid w:val="00EA5BCE"/>
     <w:rsid w:val="00EB5F2A"/>
     <w:rsid w:val="00EC40AE"/>
     <w:rsid w:val="00ED0E6A"/>
     <w:rsid w:val="00ED7C49"/>
     <w:rsid w:val="00EE0056"/>
     <w:rsid w:val="00EE7B5B"/>
     <w:rsid w:val="00F043F5"/>
     <w:rsid w:val="00F12016"/>
     <w:rsid w:val="00F352D7"/>
     <w:rsid w:val="00F46EBF"/>
     <w:rsid w:val="00F51A4B"/>
     <w:rsid w:val="00F97952"/>
+    <w:rsid w:val="00FA7BDC"/>
     <w:rsid w:val="00FA7CBE"/>
     <w:rsid w:val="00FC1427"/>
     <w:rsid w:val="00FD4367"/>
     <w:rsid w:val="00FF06A6"/>
     <w:rsid w:val="00FF6D43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -1691,66 +1689,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>740</Characters>
+  <Pages>1</Pages>
+  <Words>114</Words>
+  <Characters>656</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>868</CharactersWithSpaces>
+  <CharactersWithSpaces>769</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Зере</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>