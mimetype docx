--- v0 (2026-01-03)
+++ v1 (2026-04-29)
@@ -2,551 +2,2059 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00C564AA" w:rsidRPr="00CD64F0" w:rsidRDefault="00CD64F0">
+    <w:p w:rsidR="00A07774" w:rsidRPr="00A07774" w:rsidRDefault="00CD64F0" w:rsidP="00A07774">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
-      <w:r w:rsidR="00F326B0" w:rsidRPr="00CD64F0">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07774" w:rsidRPr="00A07774">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Справка о проведенной  лекции </w:t>
+        <w:t>Өткізілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07774" w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07774" w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A07774" w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A07774" w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07774" w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07774" w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07774" w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A07774" w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>анықтама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A07774" w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F326B0" w:rsidRPr="00CD64F0" w:rsidRDefault="00F326B0" w:rsidP="006E1151">
-[...81 lines deleted...]
-        <w:t>»</w:t>
+    <w:p w:rsidR="00A07774" w:rsidRPr="00A07774" w:rsidRDefault="00A07774" w:rsidP="00A07774">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тақырыбы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:"</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кәмелетке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>толмағандардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әкімшілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауаптылығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", " </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жарғысын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұзу,ішкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәртіп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ережелерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> »</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F326B0" w:rsidRPr="00CD64F0" w:rsidRDefault="00F326B0">
-[...23 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+    <w:p w:rsidR="00A07774" w:rsidRPr="00A07774" w:rsidRDefault="00A07774" w:rsidP="00A07774">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>күні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00C02709">
-[...24 lines deleted...]
-        <w:t>9</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қаңтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00743539" w:rsidRDefault="00F326B0" w:rsidP="00743539">
-[...44 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00A07774" w:rsidRPr="00A07774" w:rsidRDefault="00A07774" w:rsidP="00A07774">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00743539" w:rsidRDefault="00C02709" w:rsidP="00743539">
-[...42 lines deleted...]
-        <w:t xml:space="preserve">  проведена  профилактическая   беседа, на вышеуказанную   тему. В ходе беседы школьный инспектор   еще раз    учащимся  разъяснила  статьи  Административного Кодекса  РК, а именно:</w:t>
+    <w:p w:rsidR="00A07774" w:rsidRPr="00A07774" w:rsidRDefault="00A07774" w:rsidP="00A07774">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қаңтарда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> инспекторы Г. С. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Керімжанова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқушылары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жоғарыда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аталған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыпта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>профилактикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әңгіме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өткізді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Әңгіме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> инспекторы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқушыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баптарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтқанда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00403289" w:rsidRPr="00CD4E18" w:rsidRDefault="00403289" w:rsidP="00403289">
-[...6 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w:rsidR="00A07774" w:rsidRPr="00A07774" w:rsidRDefault="00A07774" w:rsidP="00A07774">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">улиганство, совершенное несовершеннолетним </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* 434-435 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кәмелетке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>толмағандар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұсақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұзақылық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00403289" w:rsidRDefault="00403289" w:rsidP="00403289">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w:rsidR="005458B6" w:rsidRDefault="00A07774" w:rsidP="00A07774">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4E18">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> (бросать мусор, семечки</w:t>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Он </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>төрт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кәмелетке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>толмағандар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 257 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бабының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00CD4E18">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ,</w:t>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00CD4E18">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="0086203E">
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бөлігінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұсақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұзақылық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қоқыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шекемтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тастау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>былапыт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бөтеннің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мүлкін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұзу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>т.б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұзақылық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ата-аналарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алмастыратын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адамдарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есептік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өрсеткіштің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екіден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есептік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсеткішке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мөлшерінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айыппұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>салуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әкеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соғады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0086203E" w:rsidRPr="0086203E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62969497" wp14:editId="45CF61E9">
             <wp:extent cx="3009900" cy="2181225"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="Рисунок 3" descr="C:\Users\Зере\Desktop\IMG_0721.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Зере\Desktop\IMG_0721.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3009900" cy="2181225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="0086203E">
+      <w:r w:rsidR="0086203E" w:rsidRPr="0086203E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FEC078E" wp14:editId="5CEA993E">
             <wp:extent cx="3128963" cy="2171700"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="14" name="Рисунок 5" descr="C:\Users\Зере\Desktop\IMG_0725.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\Зере\Desktop\IMG_0725.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3133726" cy="2175005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -576,51 +2084,51 @@
       <w:r w:rsidRPr="003D19AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3231667" cy="2156031"/>
             <wp:effectExtent l="19050" t="0" r="6833" b="0"/>
             <wp:docPr id="19" name="Рисунок 6" descr="C:\Users\Зере\Desktop\IMG_0727.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="C:\Users\Зере\Desktop\IMG_0727.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3239519" cy="2161269"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -636,343 +2144,1656 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005458B6" w:rsidRDefault="005458B6" w:rsidP="00403289">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005458B6" w:rsidRDefault="005458B6" w:rsidP="00403289">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="005458B6" w:rsidRDefault="005458B6" w:rsidP="00403289">
+    <w:p w:rsidR="005458B6" w:rsidRPr="00A07774" w:rsidRDefault="005458B6" w:rsidP="00403289">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B7037" w:rsidRPr="00CD4E18" w:rsidRDefault="00403289" w:rsidP="00403289">
-[...86 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00A07774" w:rsidRPr="00A07774" w:rsidRDefault="00A07774" w:rsidP="00A07774">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-        <w:t>влечет предупреждение законных представителей.</w:t>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* 442-2-бап </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кәмелетке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>толмағандардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өкілдерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ері</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жүруінсіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұрғын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жайдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жерлерде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD4E18" w:rsidRPr="00CD4E18" w:rsidRDefault="00CD4E18" w:rsidP="00CD4E18">
-[...43 lines deleted...]
-    <w:p w:rsidR="00CD4E18" w:rsidRDefault="00CD4E18" w:rsidP="00CD4E18">
+    <w:p w:rsidR="00A07774" w:rsidRPr="00A07774" w:rsidRDefault="00A07774" w:rsidP="00A07774">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кәмелетке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>толмағандардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өкілдерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ері</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жүруінсіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұрғын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жайдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жерде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сағат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таңғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-ға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өкілдеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ескерту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әкеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соғады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A07774" w:rsidRPr="00A07774" w:rsidRDefault="00A07774" w:rsidP="00A07774">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баптың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бөлігінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әкімшілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолданылғаннан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қайталап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасалған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іс-әрекет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A07774" w:rsidRPr="00A07774" w:rsidRDefault="00A07774" w:rsidP="00A07774">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айыппұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>салуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әкеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соғады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өкілдеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есептік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өрсеткіш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мөлшерінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айыппұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>салуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әкеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соғады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A07774" w:rsidRPr="00A07774" w:rsidRDefault="00A07774" w:rsidP="00A07774">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> инспекторы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қоюға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болатынын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түсіндірді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07774">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C6926" w:rsidRDefault="0086640F" w:rsidP="00A07774">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4E18">
-[...80 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="0086640F">
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E800A8A" wp14:editId="712127F2">
             <wp:extent cx="4119002" cy="3590925"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="Рисунок 2" descr="http://images.myshared.ru/6/780207/slide_10.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="http://images.myshared.ru/6/780207/slide_10.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4131237" cy="3601591"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1877,50 +4698,51 @@
     <w:rsid w:val="00905551"/>
     <w:rsid w:val="009146BA"/>
     <w:rsid w:val="0092175A"/>
     <w:rsid w:val="009223D9"/>
     <w:rsid w:val="0092611D"/>
     <w:rsid w:val="0095160B"/>
     <w:rsid w:val="009554EF"/>
     <w:rsid w:val="00957EE8"/>
     <w:rsid w:val="00963B74"/>
     <w:rsid w:val="00966E75"/>
     <w:rsid w:val="00970B2E"/>
     <w:rsid w:val="00970B39"/>
     <w:rsid w:val="0097284B"/>
     <w:rsid w:val="00977332"/>
     <w:rsid w:val="00984A22"/>
     <w:rsid w:val="00995B6D"/>
     <w:rsid w:val="009973B9"/>
     <w:rsid w:val="009A1F7F"/>
     <w:rsid w:val="009A33DD"/>
     <w:rsid w:val="009A416C"/>
     <w:rsid w:val="009B1CBE"/>
     <w:rsid w:val="009B4631"/>
     <w:rsid w:val="009E7382"/>
     <w:rsid w:val="009F2F37"/>
     <w:rsid w:val="00A05D4B"/>
+    <w:rsid w:val="00A07774"/>
     <w:rsid w:val="00A14710"/>
     <w:rsid w:val="00A164C0"/>
     <w:rsid w:val="00A24EBB"/>
     <w:rsid w:val="00A26256"/>
     <w:rsid w:val="00A3470D"/>
     <w:rsid w:val="00A549EF"/>
     <w:rsid w:val="00A77D44"/>
     <w:rsid w:val="00A90F5E"/>
     <w:rsid w:val="00A954D0"/>
     <w:rsid w:val="00AA2487"/>
     <w:rsid w:val="00AC5EBE"/>
     <w:rsid w:val="00AD78CB"/>
     <w:rsid w:val="00AE1133"/>
     <w:rsid w:val="00AE280B"/>
     <w:rsid w:val="00AE3226"/>
     <w:rsid w:val="00AE3785"/>
     <w:rsid w:val="00AF0576"/>
     <w:rsid w:val="00AF19B2"/>
     <w:rsid w:val="00B00F5A"/>
     <w:rsid w:val="00B17365"/>
     <w:rsid w:val="00B204B2"/>
     <w:rsid w:val="00B24DCE"/>
     <w:rsid w:val="00B25DEF"/>
     <w:rsid w:val="00B3389E"/>
     <w:rsid w:val="00B409E5"/>
@@ -2975,51 +5797,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="840505455">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.zakon.kz/?m=ShowLink&amp;id=1000042951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.zakon.kz/?m=ShowLink&amp;id=1000000358" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3266,66 +6088,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>256</Words>
-  <Characters>1460</Characters>
+  <Words>238</Words>
+  <Characters>1359</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1713</CharactersWithSpaces>
+  <CharactersWithSpaces>1594</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Зере</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>