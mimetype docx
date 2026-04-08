--- v0 (2025-12-09)
+++ v1 (2026-04-08)
@@ -1,234 +1,1451 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="001A2823" w:rsidRDefault="006607F3" w:rsidP="001A2823">
+    <w:p w:rsidR="00450170" w:rsidRDefault="00450170" w:rsidP="00450170">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006607F3">
+      <w:r w:rsidRPr="00450170">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Информация о проведении Дня Учителя                                                                                          2018- 2019 учебный год.</w:t>
+        <w:t xml:space="preserve">2018 - 2019 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006607F3" w:rsidRPr="006607F3" w:rsidRDefault="006607F3" w:rsidP="001A2823">
+    <w:p w:rsidR="00450170" w:rsidRPr="00450170" w:rsidRDefault="00450170" w:rsidP="00450170">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006607F3">
-[...25 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мұғалім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күні</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="006607F3" w:rsidRPr="006607F3" w:rsidRDefault="001A2823" w:rsidP="001A2823">
+    <w:p w:rsidR="00450170" w:rsidRPr="00450170" w:rsidRDefault="00450170" w:rsidP="00450170">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мұғалімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>саласының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қызметкерлерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мерекесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазанда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мұғалімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күніне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ұстаз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сенің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>есімің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>атты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мерекелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> концерт </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өтті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00450170" w:rsidRPr="00450170" w:rsidRDefault="00450170" w:rsidP="00450170">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Оқушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мұғалімдеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көптеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>концерттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нөмірлер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дайындады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Олардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әндер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>билер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өлеңдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>миниатюралар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Барлығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>концертке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> риза </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>соңғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нотасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мұғалімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>атына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лебіздері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қсы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тілектер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450170">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A2823" w:rsidRDefault="00450170">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="485CF0E1" wp14:editId="3091C806">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-567099</wp:posOffset>
+              <wp:posOffset>-396963</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>967083</wp:posOffset>
+              <wp:posOffset>39239</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3268481" cy="2186152"/>
-            <wp:effectExtent l="19050" t="0" r="8119" b="0"/>
+            <wp:extent cx="3268718" cy="2123089"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Рисунок 1" descr="C:\Users\Андрей\Desktop\день учителя2018\IMG_7992.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Андрей\Desktop\день учителя2018\IMG_7992.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print"/>
+                    <a:blip r:embed="rId5" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3268481" cy="2186152"/>
+                      <a:ext cx="3268345" cy="2122847"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="006607F3" w:rsidRPr="006607F3">
-[...16 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="001A2823">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2922270</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>34290</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3186430" cy="2122805"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Рисунок 2" descr="C:\Users\Андрей\Desktop\день учителя2018\IMG_7960.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Андрей\Desktop\день учителя2018\IMG_7960.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3186430" cy="2122805"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
@@ -300,178 +1517,183 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>715010</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>205740</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4479290" cy="2984500"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Рисунок 3" descr="C:\Users\Андрей\Desktop\день учителя2018\IMG_8054.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Андрей\Desktop\день учителя2018\IMG_8054.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4479290" cy="2984500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="001A2823" w:rsidRPr="001A2823" w:rsidRDefault="001A2823" w:rsidP="001A2823">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001A2823" w:rsidRDefault="001A2823" w:rsidP="001A2823">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1854"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="0031652B" w:rsidRPr="001A2823" w:rsidRDefault="001A2823" w:rsidP="001A2823">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0031652B" w:rsidRPr="001A2823" w:rsidSect="0031652B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="91"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006607F3"/>
     <w:rsid w:val="000003EB"/>
     <w:rsid w:val="00000C05"/>
     <w:rsid w:val="00001978"/>
     <w:rsid w:val="00002DE2"/>
     <w:rsid w:val="00002E82"/>
     <w:rsid w:val="000031F8"/>
     <w:rsid w:val="0000382A"/>
     <w:rsid w:val="000038AD"/>
     <w:rsid w:val="00003B7C"/>
     <w:rsid w:val="00003BE0"/>
     <w:rsid w:val="00004124"/>
     <w:rsid w:val="00004433"/>
     <w:rsid w:val="00004F52"/>
     <w:rsid w:val="000055DD"/>
     <w:rsid w:val="00006CA4"/>
     <w:rsid w:val="00011174"/>
     <w:rsid w:val="000117D1"/>
     <w:rsid w:val="000125EB"/>
     <w:rsid w:val="0001275B"/>
     <w:rsid w:val="00012CD3"/>
     <w:rsid w:val="00013171"/>
     <w:rsid w:val="000132AA"/>
     <w:rsid w:val="00013403"/>
@@ -1244,50 +2466,51 @@
     <w:rsid w:val="0043125E"/>
     <w:rsid w:val="00431A36"/>
     <w:rsid w:val="00432062"/>
     <w:rsid w:val="00432145"/>
     <w:rsid w:val="00432262"/>
     <w:rsid w:val="004326BA"/>
     <w:rsid w:val="00433C7B"/>
     <w:rsid w:val="004348BC"/>
     <w:rsid w:val="004359A2"/>
     <w:rsid w:val="0043641B"/>
     <w:rsid w:val="00437B31"/>
     <w:rsid w:val="00437D25"/>
     <w:rsid w:val="004403B3"/>
     <w:rsid w:val="004406D2"/>
     <w:rsid w:val="00440C88"/>
     <w:rsid w:val="00440CE4"/>
     <w:rsid w:val="00441C97"/>
     <w:rsid w:val="0044303A"/>
     <w:rsid w:val="004430B5"/>
     <w:rsid w:val="004448F8"/>
     <w:rsid w:val="00444DEC"/>
     <w:rsid w:val="00445BCD"/>
     <w:rsid w:val="00445CBD"/>
     <w:rsid w:val="004471DE"/>
     <w:rsid w:val="00447E52"/>
+    <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450614"/>
     <w:rsid w:val="0045138C"/>
     <w:rsid w:val="00451BA2"/>
     <w:rsid w:val="00453AF4"/>
     <w:rsid w:val="00454ED4"/>
     <w:rsid w:val="004554BF"/>
     <w:rsid w:val="00455616"/>
     <w:rsid w:val="00455A6C"/>
     <w:rsid w:val="00455E6D"/>
     <w:rsid w:val="004576B5"/>
     <w:rsid w:val="00460288"/>
     <w:rsid w:val="00460877"/>
     <w:rsid w:val="00460D0B"/>
     <w:rsid w:val="00464845"/>
     <w:rsid w:val="00464A9C"/>
     <w:rsid w:val="004661B0"/>
     <w:rsid w:val="00466250"/>
     <w:rsid w:val="00467296"/>
     <w:rsid w:val="00467ACD"/>
     <w:rsid w:val="00467C06"/>
     <w:rsid w:val="0047187E"/>
     <w:rsid w:val="0047192F"/>
     <w:rsid w:val="00471E99"/>
     <w:rsid w:val="00472DAF"/>
     <w:rsid w:val="004737B7"/>
@@ -3460,74 +4683,74 @@
     <w:rsid w:val="00FE18EA"/>
     <w:rsid w:val="00FE244A"/>
     <w:rsid w:val="00FE3C7C"/>
     <w:rsid w:val="00FE6131"/>
     <w:rsid w:val="00FE6A6F"/>
     <w:rsid w:val="00FE78B4"/>
     <w:rsid w:val="00FF029C"/>
     <w:rsid w:val="00FF043F"/>
     <w:rsid w:val="00FF0C0B"/>
     <w:rsid w:val="00FF2679"/>
     <w:rsid w:val="00FF350B"/>
     <w:rsid w:val="00FF4B8A"/>
     <w:rsid w:val="00FF4BFA"/>
     <w:rsid w:val="00FF4CCA"/>
     <w:rsid w:val="00FF4FFF"/>
     <w:rsid w:val="00FF5908"/>
     <w:rsid w:val="00FF615E"/>
     <w:rsid w:val="00FF6827"/>
     <w:rsid w:val="00FF71B5"/>
     <w:rsid w:val="00FF7D83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -3654,51 +4877,50 @@
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0031652B"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006607F3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
@@ -3732,89 +4954,279 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001A2823"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="1423911926">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2069305348">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4061,51 +5473,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>92</Words>
-  <Characters>530</Characters>
+  <Words>74</Words>
+  <Characters>426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>621</CharactersWithSpaces>
+  <CharactersWithSpaces>499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Андрей</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>