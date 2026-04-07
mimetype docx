--- v0 (2026-01-07)
+++ v1 (2026-04-07)
@@ -1,947 +1,1308 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="000C0135" w:rsidRPr="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
       <w:pPr>
-        <w:ind w:left="5664"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="6372"/>
       </w:pPr>
       <w:r>
-        <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 13 сәуірдегі № 198 бұйрығына 4-</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="000C0135" w:rsidRPr="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+        <w:t>Приложение 4 к приказу Министра образования и науки Республики Казахстан от 13 апреля 2015 года № 198</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRPr="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C0135">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00CF07C6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>"Кәмелетке толмаған балаларға меншік құқығында тиесілі мүлікпен жасалатын мәмілелерді ресімдеу үшін қорғаншылық немесе қамқоршылық бойынша функцияларды жүзеге асыратын органдардың анықтамаларын беру" мемлекеттік көрсетілетін қызмет стандарты</w:t>
+        <w:t>Стандарт государственной услуги "Выдача справок органов, осуществляющих функции по опеке или попечительству, для оформления сделок с имуществом, принадлежащим на праве собственности несовершеннолетним детям"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
-[...74 lines deleted...]
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Приложение 4 в редакции приказа Министра образования и науки РК от 25.12.2017 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>№  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>вводится в действие по истечении десяти календарных дней после дня его первого 650 официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t>Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      1. Государственная услуга "Выдача справок органов, осуществляющих функции по опеке или попечительству, для оформления сделок с имуществом, принадлежащим на праве собственности несовершеннолетним детям" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      2. Стандарт государственной услуги разработан Министерством образования и науки Республики Казахстан (далее – Министерство).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      3. Государственная услуга оказывается местными исполнительными органами городов Астаны и Алматы, районов и городов областного значения (далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      1) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      2) веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t>Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      4. Сроки оказания государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      1) с момента сдачи документов в Государственную корпорацию, а также при обращении на портал – 5 (пять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      При обращении в Государственную корпорацию день приема не входит в срок оказания государственной услуги. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> обеспечивает доставку результата государственной услуги в Государственную корпорацию, не позднее чем за сутки до истечения срока оказания государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      2) максимально допустимое время ожидания для сдачи документов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в Государственную корпорацию – 15 минут;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      3) максимально допустимое время обслуживания </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в Государственной корпорации – 15 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      5. Форма оказания государственной услуги – электронная (частично автоматизированная) и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( или</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>) бумажная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      6. Результат оказания государственной услуги – справка органов, осуществляющих функции по опеке или попечительству, для оформления сделок с имуществом, принадлежащим на праве собственности несовершеннолетним детям по форме согласно приложению 1 к настоящему стандарту государственной услуги либо мотивированный ответ об отказе в оказании </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      6. Мемлекеттік қызмет көрсетудің нәтижесі – осы мемлекеттік көрсетілетін қызмет стандартына  сәйкес нысан бойынша кәмелетке толмаған балаларға меншік құқығында 1-қосымшаға тиесілі мүлікпен жасалатын мәмілелерді ресімдеу үшін қорғаншылық немесе қамқоршылық бойынша функцияларды жүзеге асыратын органдардың беретін анықтамасы не осы мемлекеттік қызмет стандартының 10-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...77 lines deleted...]
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+        <w:t xml:space="preserve">государственной услуги в случаях и по основаниям, предусмотренным пунктом 10 настоящего стандарта государственной </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>услуги .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Форма предоставления результата оказания государственной услуги – электронная (частично автоматизированная) и (или) бумажная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      В случае обращения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> за результатом оказания государственной услуги на бумажном носителе результат оказания государственной услуги оформляется в электронной форме, распечатывается, заверяется печатью и подписью уполномоченного лица </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      На портале результат оказания государственной услуги направляется в "личный кабинет" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в форме электронного документа, подписанного электронной цифровой подписью </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( далее</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – ЭЦП) уполномоченного лица </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      7. Государственная услуга оказывается бесплатно физическим лицам (далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      8. График работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      1) Государственной корпорации: с понедельника по субботу включительно в соответствии с установленным графиком работы с 9.00 до 20.00 часов без перерыва на обед, за исключением воскресенья и праздничных дней, согласно трудовому законодательству.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Прием осуществляется в порядке "электронной" очереди, по месту нахождения имущества, в случае его нахождения за пределами Республики Казахстан по месту регистрации несовершеннолетнего, без ускоренного обслуживания, возможно "бронирование" электронной очереди посредством портала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      2) портала: круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      9. Перечень документов, необходимых для оказания государственной услуги при обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      для получения справки на отчуждение имущества, принадлежащего несовершеннолетнему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      в Государственную корпорацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      1) заявление согласно приложению 2 к настоящему стандарту государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      2) документ, удостоверяющий личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (требуется для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      3) нотариально заверенное заявление от </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> о предоставлении гарантированного жилья либо нотариально заверенное заявление от близких родственников о предоставлении гарантированного жилья с указанием адреса (в случае отчуждения недвижимого имущества);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      4) копия доверенности от имени отсутствующего супруга(-и) либо согласие отдельно проживающего законного представителя ребенка (детей) (при совместной собственности), заверенная нотариусом на совершение оформления сделки, свидетельства о смерти (в случае смерти), либо справки о рождении по форме, утвержденной  Министра юстиции Республики Казахстан "Об приказом утверждении Правил организации государственной регистрации актов гражданского состояния, внесения изменений, восстановления записей актов гражданского </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      4) мәмілелерді ресімдеуге келмеген жұбайының (зайыбының) атынан нотариус куәландырған сенімхат немесе баланың (балалардың) заңды өкілінің келісімі (мүлік ортақ болған жағдайда), қайтыс болуы туралы куәлік (қайтыс болған жағдайда), "Азаматтық хал актілерін мемлекеттік тіркеуді, азаматтық хал актілері жазбаларына өзгерістер енгізу, қалпына келтіруді, жоюды ұйымдастыру ережесін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 28 ақпандағы № 112 бұйрығымен (бұдан әрі – № 112 бұйрық) (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10764 тіркелген) бекітілген нысан бойынша туу туралы анықтама (2008 жылға дейін бала некесіз туылған жағдайда);</w:t>
-[...75 lines deleted...]
-      </w:r>
+        <w:t>состояния" от 25 февраля 2015 № 112 (далее – приказ № 112) (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 10764) (в случае рождения ребенка вне брака до 2008 года);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      5) копия свидетельства о рождении ребенка (в случае рождения до 13 августа 2007 года либо за пределами Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      6) копия свидетельства о заключении или расторжении брака (в случае заключения или расторжения брака до 2008 года либо за пределами Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      на портал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      1) заявление в форме электронного документа, подписанное ЭЦП </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или удостоверенное одноразовым паролем, в случае регистрации и подключения абонентского номера </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, предоставленного оператором сотовой связи, к учетной записи портала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      2) электронная копия нотариально заверенного заявления от </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> о предоставлении гарантированного жилья либо нотариально заверенное заявление от близких родственников о предоставлении гарантированного жилья (в случае отчуждения недвижимого имущества);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      3) электронная копия доверенности от имени отсутствующего супруга(-и) либо согласие отдельно проживающего законного представителя ребенка (детей) (при совместной собственности), на совершение оформления сделки, свидетельства о смерти (в случае смерти супруга(-и); электронная копия справки о рождении по форме, в соответствии </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>с  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>в случае приказом № 112 рождения ребенка вне брака до 2008 года);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      4) электронная копия свидетельства о рождении ребенка (в случае рождения до 13 августа 2007 года либо за пределами Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      5) электронная копия свидетельства о заключении или расторжении брака (в случае заключения брака до 2008 года либо за пределами Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      для получения справки для оформления ссуды под залог имущества, принадлежащего несовершеннолетнему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      в Государственную корпорацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      1) заявление согласно приложению 3 к настоящему стандарту государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      2) документ, удостоверяющий личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (требуется для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      3) нотариально заверенное заявление от законных представителей о предоставлении гарантированного жилья либо нотариально заверенное заявление от близких родственников о предоставлении гарантированного жилья в случае ненадлежащего исполнения обязательств перед банком (в случае залога недвижимого имущества);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      4) копия доверенности от имени отсутствующего супруга(-и) либо согласие отдельно проживающего законного представителя ребенка (детей) (при совместной собственности), заверенная нотариусом на совершение оформления сделки, свидетельство о смерти (в случае смерти), либо копия справки о рождении по форме, в соответствии </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>с  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>в случае рождения ребенка вне приказом 112 брака до 2008 года);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>бойынша туу туралы анықтама (2008 жылға дейін бала некесіз туылған жағдайда) электрондық көшірмесі;</w:t>
-[...67 lines deleted...]
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+        <w:t xml:space="preserve">      5) письмо из банка о выдаче справки на разрешение залога имущества, принадлежащего несовершеннолетнему (в случае предоставления ссуды под залог имущества, принадлежащего несовершеннолетнему);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      6) копия свидетельства о рождении ребенка (в случае рождения до 13 августа 2007 года либо за пределами Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      7) копия свидетельства о заключении или расторжении брака (в случае заключения или расторжения брака до 2008 года либо за пределами Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      на портал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      1) заявление в форме электронного документа, подписанное ЭЦП </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или удостоверенное одноразовым паролем, в случае регистрации и подключения абонентского номера </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, предоставленного оператором сотовой связи, к учетной записи портала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      2) электронная копия нотариально заверенного заявления от законных представителей о предоставлении гарантированного жилья либо нотариально заверенное заявление от близких родственников о предоставлении гарантированного жилья в случае ненадлежащего исполнения обязательств перед банком;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      3) электронная копия доверенности от имени отсутствующего супруга(-и) либо согласие отдельно проживающего законного представителя ребенка (детей) (при совместной собственности), заверенная нотариусом на совершение оформления сделки либо свидетельство о смерти (в случае смерти), либо электронная копия справки о рождении по форме, в соответствии </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>с  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>в приказом № 112 случае рождения ребенка вне брака до 2008 года);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      4) электронная копия письма из банка о выдаче справки на разрешение залога имущества, принадлежащего несовершеннолетнему (в случае предоставления ссуды под залог имущества, принадлежащего несовершеннолетнему);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      5) электронная копия свидетельства о рождении ребенка (в случае рождения до 13 августа 2007 года либо за пределами Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      6) электронная копия свидетельства о заключении или расторжении брака (в случае заключения или расторжения брака до 2008 года либо за пределами Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Сведения о документах, удостоверяющих личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, свидетельстве о рождении ребенка (в случае рождения ребенка после 13 августа 2007 года), свидетельстве о заключении или расторжении брака (в случае заключения или расторжения брака после 2008 года), справке о </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">рождении в соответствии </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>с  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>в случае рождения ребенка вне брака после 2008 года), приказом № 112 правоустанавливающих документов на недвижимое имущество работник Государственной корпорации получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Работник Государственной корпорации получает согласие </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      При приеме документов через Государственную корпорацию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> выдается расписка о приеме соответствующих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      Мемлекеттік корпорацияда дайын құжаттарды беру жеке куәлігін (немесе нотариалды расталған сенімхат бойынша оның өкілі) ұсыну кезінде құжаттарды қабылдау туралы қолхат негізінде жүзеге асырылады.</w:t>
-[...57 lines deleted...]
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+        <w:t xml:space="preserve">      В Государственной корпорации выдача готовых документов осуществляется на основании расписки о приеме документов при предъявлении удостоверения личности (либо его представителя по нотариально заверенной доверенности).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Государственная корпорация обеспечивает хранение результата в течение одного месяца, после чего передает его </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> для дальнейшего хранения. При обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по истечении одного месяца по запросу Государственной корпорации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      В случае обращения через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в "личный кабинет" направляется статус о принятии запроса на государственную услугу, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      На портале прием электронного запроса осуществляется в "личном кабинете" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      10. Основаниями для отказа в оказании государственной услуги являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      1) совершение сделок по отчуждению, в том числе обмену или дарению жилища ребенка-сироты, ребенка, оставшегося без попечения родителей, не достигшего четырнадцатилетнего возраста, или заключение от их имени договора поручительства, сделок по сдаче жилища в безвозмездное пользование или в залог, сделок, влекущих отказ от принадлежащих им прав на наследство по закону, завещанию, раздел их жилища или выдел из него доли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      2) установление недостоверности документов, представленных </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      3) несоответствие </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>установленным  Республики</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Казахстан от 27 декабря 1994 года и  Гражданским кодексом постановлением Правительства Республики Казахстан от 30 марта 2012 года № 382 "Об утверждении Правил осуществления функций государства по опеке и попечительству";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      4) в отношении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеется вступившее в законную силу решение суда, на основании которого </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> лишен специального права, связанного с получением государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      В случае предоставления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> неполного пакета документов согласно пункту 9 настоящего стандарта государственной услуги работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме согласно приложению 4 к настоящему стандарту государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">Глава 3. Порядок обжалования решений, действий (бездействия) местных исполнительных органов областей, города республиканского значения, столицы, районов, городов областного значения, а также </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) их должностных лиц, Государственной корпорации и (или) их работников по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      11. Обжалование решений, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам оказания государственных услуг: жалоба подается на имя руководителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по адресам, указанным в пункте 14 настоящего стандарта государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба подается в письменной форме по почте либо нарочно через канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, а также посредством портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      Шағым жазбаша нысанда пошта немесе көрсетілетін қызметті берушінің немесе әкімдіктің кеңсесі арқылы қолма-қол қабылданады.</w:t>
-[...77 lines deleted...]
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+        <w:t xml:space="preserve">      В жалобе физического лица указывается его фамилия, имя, отчество (при его наличии), почтовый адрес, контактный телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Подтверждением принятия жалобы является ее регистрация (штамп, входящий номер и дата) в канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Подтверждением принятия жалобы в Государственной корпорации, поступившей как нарочно, так и почтой, является ее регистрация (штамп, входящий </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и дата регистрации проставляются на втором экземпляре жалобы или сопроводительном письме к жалобе).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      При обращении через портал информацию о порядке обжалования можно получить по телефону Единого контакт-центра 1414, 8 800 080 7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      При отправке жалобы через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> из "личного кабинета" доступна информация об обращении, которая обновляется в ходе обработки обращения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, поступившая в адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или Государственной корпорации, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации. Мотивированный ответ о результатах рассмотрения жалобы направляется </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услогополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по почте либо выдается нарочно в канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      В случае несогласия с результатами оказанной государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> может обратиться с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      12. В случаях несогласия с результатами оказанной государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеет право обратиться в суд в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t>Глава 4. Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      13. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Услугополучателям</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, имеющим установленным законодательством порядке полную или </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>частичную утрату способности</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться прием документов, для оказания государственной услуги, производиться работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      14. Адреса мест оказания государственной услуги размещены на:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Министерства: www.edu.gov.kz;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Государственной корпорации: www.gov4c.kz;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      3) портале: www.egov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      15. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      15. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда көрсетілетін мемлекеттік қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+        <w:t xml:space="preserve">      16. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра 141, 8 800 080 7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">      17. Контактные телефоны справочных служб </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по вопросам оказания государственной услуги размещены на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Министерства www.edu.gov.kz, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> www.bala-kkk.kz. Единый контакт-центр 1414, 8 800 080 7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
-[...85 lines deleted...]
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t>Приложение 1 к стандарту государственной услуги "Выдача справок органов, осуществляющих функции по опеке или попечительству,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t>для оформления сделок с имуществом, принадлежащим на праве собственности несовершеннолетним детям" Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">                                          Справка                   органов, осуществляющих функции по опеке или              попечительству, для оформления сделок с имуществом,              принадлежащим на праве собственности несовершеннолетним              детям, выдаваемая по месту нахождения имущества      Местный исполнительный орган городов Астаны и Алматы, районов и городов областного значения дает разрешение на __________________________                                          (продажу/залог) имущества (или ________доли от имущества), расположенного по адресу __________________________________________, принадлежащего на праве собственности несовершеннолетнему (-ей,-им) _____________________________________________________________________________      Справка действительна в течение 1 (одного) месяца со дня выдачи.       Руководитель местного исполнительного органа городов Астаны и Алматы, районов городов областного значения___________ Ф.И.О. (при его </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>наличии)_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>______________________ _____________(подпись) Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t>Приложение 2 к стандарту государственной услуги "Выдача справок органов, осуществляющих функции по опеке или попечительству, для оформления сделок с имуществом, принадлежащим на праве собственности несовершеннолетним детям" Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">                                                            Руководителю местного                                                 исполнительного органа городов                                                      Астаны и Алматы, районов                                                 городов областного значения                                                            от супругов                                                _______________________________                                                      (Ф.И.О.(при его наличии) и                                    индивидуальный идентификационный номер)                                                Проживающих по адресу, телефон                                                _______________________________                                    Заявление      Просим Вашего разрешения на отчуждение имущества (или _____доли от имущества), расположенного по адресу: ____________________________, принадлежащего на праве собственности несовершеннолетнему (-ей, -им) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">_______________________________________________________________________________ (указать Ф.И.О. (при его наличии) и индивидуальный идентификационный номер детей, год рождения, № свидетельства о рождении _________________________________________ дети старше 10 лет расписываются, пишут слово – "согласны") ____________________________      Сведения об отце (Ф.И.О. (при его наличии) и индивидуальный идентификационный номер, № удостоверения личности, кем и когда выдано_________________________________      Сведения о матери (Ф.И.О. (при его наличии) и индивидуальный идентификационный номер, № удостоверения личности, кем и когда выдано)________________________________      Адрес </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>органдардың анықтамаларын беру" мемлекеттік көрсетілетін қызмет стандартына 2-қосымша Нысан Астана және Алматы қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдарының басшысына ____________________________ мекенжайы бойынша тұратын, телефоны: ерлі-зайыптылардан _________________ (өтініш берушінің Т.А.Ә. (бар болғанда) жеке сәйкестендіру нөмері)</w:t>
-[...82 lines deleted...]
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+        <w:t>дальнейшего проживания ______________________________________________      фразу "В дальнейшем дети будут обеспечены жильем" (написать собственноручно в случае отчуждения жилья) ________________________________________________________________________________      Согласен (а) на использования сведений, составляющих охраняемую  РК Законом "О персональных данных и их защите" тайну, содержащихся в информационных системах. "___"___________20__ года___________________ Подпись обоих супругов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
-[...14 lines deleted...]
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">Приложение 3 к стандарту государственной услуги "Выдача справок органов, осуществляющих функции по опеке или попечительству, для оформления сделок с имуществом, принадлежащим на праве собственности несовершеннолетним детям" Форма                                                      Руководителю местного                                                 исполнительного органа городов                                                      Астаны и Алматы, районов                                                 городов областного значения                                                                  от супругов                                                _________________ ______________                                                _________________ ______________                                                      (Ф.И.О.(при его наличии) и                                     индивидуальный идентификационный номер)                                                Проживающих по адресу, телефон                                                _________________ ______________                                    Заявление      Просим Вашего разрешения на залог имущества (или _____доли от имущества), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6"/>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">расположенного по адресу:________________________________________ ________________, принадлежащего на праве собственности несовершеннолетнему (-ей, им) _________________________________________________________________ _______________ (указать Ф.И.О. (при его наличии) и индивидуальный идентификационный номер детей, год рождения, № свидетельства о рождении, _____________________________________ _________________ дети старше 10 лет расписываются, пишут слово – "согласны") _________________________________________________________________ _______________      Сведения об отце (Ф.И.О. (при его наличии) и индивидуальный идентификационный номер, № удостоверения личности, кем и когда выдано) ____________ ___________________      Сведения о матери (Ф.И.О. (при его наличии) и индивидуальный идентификационный номер, № удостоверения личности, кем и когда выдано) ____________ ___________________ для получения кредита в размере ____________ сроком на __________ ___. Письмо из банка №_______________________.       В случае потери жилья дети будут проживать по адресу </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( указать</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> адрес дополнительной площади или адреса близких родственников, согласных взять детей), фразу "обязуемся в дальнейшем детей не оставить без жилья" написать собственноручно в случае залога недвижимости. ____________________________________________ ________________       Согласен (а) на использования сведений, составляющих </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>охраняемую  РК</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Законом "О персональных данных и их защите" тайну, содержащихся в информационных системах. "___"__________20__г.                   Подпись обоих супругов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve"> Приложение 4 к стандарту государственной услуги "Выдача справок органов, осуществляющих функции по опеке или попечительству, для оформления сделок с имуществом, принадлежащим на праве собственности несовершеннолетним детям" Форма                                          _______________________ __________                                                (Ф.И.О. (при его наличии),                                          либо наименование </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6"/>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      _______________________________________________________________________</w:t>
-[...43 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C0135" w:rsidRDefault="000C0135" w:rsidP="000C0135">
-[...70 lines deleted...]
-    <w:sectPr w:rsidR="009E263F">
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">организации                                                </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">)                                          _______________________ __________                                          (адрес проживания </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">)                  Расписка об отказе в приеме документов      Руководствуясь  статьи 20 Закона Республики пунктом 2 Казахстан от 15 апреля 2013 года "О государственных услугах", отдел № __ филиала некоммерческого акционерного общество "Государственная корпорация "Правительство для граждан"_ ________________ (указать адрес)      отказывает в приеме документов на оказание государственной услуги _________________________________________________________________ ______________       (наименование государственной услуги)       ввиду представления Вами неполного пакета документов согласно перечню, предусмотренному стандартом государственной услуги, а именно:       Наименование отсутствующих документов:      1) ________________________________________;      2) ________________________________________;      Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.      Ф.И.О.(при его наличии)      (работника Государственной корпорации)_____________________ _________________                                                            ( подпись)      Ф.И.О.(при его наличии) исполнителя _____________      Телефон __________      Получил Ф.И.О.(при его наличии) _________________________                                    (подпись </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF07C6" w:rsidRDefault="00CF07C6" w:rsidP="00CF07C6">
+      <w:r>
+        <w:t xml:space="preserve">            "___" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F7A4F" w:rsidRDefault="009F7A4F"/>
+    <w:sectPr w:rsidR="009F7A4F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00034069"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009E263F"/>
+    <w:rsidRoot w:val="002D12FA"/>
+    <w:rsid w:val="002D12FA"/>
+    <w:rsid w:val="009F7A4F"/>
+    <w:rsid w:val="00CF07C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BF6F4314-7C20-41CC-895C-427DD3A38C53}"/>
+  <w15:docId w15:val="{76505D0F-D625-4995-9EB4-9184059E2387}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1603,54 +1964,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3875</Words>
-  <Characters>22090</Characters>
+  <Words>3966</Words>
+  <Characters>22611</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>184</Lines>
-  <Paragraphs>51</Paragraphs>
+  <Lines>188</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25914</CharactersWithSpaces>
+  <CharactersWithSpaces>26524</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>