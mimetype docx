--- v0 (2026-01-02)
+++ v1 (2026-04-08)
@@ -1,614 +1,1125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00E57823" w:rsidRDefault="00E57823" w:rsidP="00E57823">
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
       <w:pPr>
         <w:ind w:left="6372"/>
       </w:pPr>
       <w:r>
-        <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 13 cәуірдегі № 198 бұйрығына 6-қосымша</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E57823" w:rsidRPr="00E57823" w:rsidRDefault="00E57823" w:rsidP="00E57823">
+        <w:t>Приложение 6 к приказу Министра образования и науки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Республики Казахстан от 13 апреля 2015 года № 198</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRPr="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00E57823">
+      <w:r w:rsidRPr="00614A38">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>"Жалпы білім беретін мектептердегі білім алушылар мен тәрбиеленушілердің жекелеген санаттарына тегін және жеңілдетілген тамақтандыруды ұсыну" мемлекеттік көрсетілетін қызмет стандарты</w:t>
-[...83 lines deleted...]
-    <w:p w:rsidR="00E57823" w:rsidRDefault="00E57823" w:rsidP="00E57823">
+        <w:t>Стандарт государственной услуги "Предоставление бесплатного и льготного питания отдельным категориям обучающихся и воспитанников в общеобразовательных школах"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Приложение 6 в редакции приказа Министра образования и науки РК от 25.12.2017 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>№  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>вводится в действие по истечении десяти календарных дней после дня его первого 650 официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t>Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      1. Государственная услуга "Предоставление бесплатного и льготного питания отдельным категориям обучающихся и воспитанников в общеобразовательных школах" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      2. Стандарт государственной услуги разработан Министерством образования и науки Республики Казахстан (далее – Министерство).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      3. Государственная услуга оказывается организациями образования, местными исполнительными органами городов Астаны и Алматы, районов и городов областного значения, (далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>) .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      1) канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      2) веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t>Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      4. Сроки оказания государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      1) с момента сдачи документов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, а также при обращении на портал – 5 (пять) рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      2) максимально допустимое время ожидания для сдачи документов у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – 15 минут;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      3) максимально допустимое время обслуживания </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – 30 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      5. Форма оказания государственной услуги – электронная (частично автоматизированная) и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( или</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>) бумажная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      6. Результат оказания государственной услуги – справка о предоставлении бесплатного и льготного питания в общеобразовательной школе по форме согласно приложению 1 к настоящему стандарту государственной услуги либо мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренным в пункте 10 настоящего стандарта государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      Форма предоставления результата оказания государственной услуги – электронная и (или) бумажная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      В случае обращения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> за результатом оказания государственной услуги на бумажном носителе результат оказания государственной услуги оформляется в электронной форме, распечатывается, заверяется печатью и подписью уполномоченного лица </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметтің нәтижесін қағаз жеткізгіште алу үшін өтініш берген жағдайда, мемлекеттік қызмет көрсету нәтижесі электрондық форматта ресімделеді, қағазға басып шығарылады және көрсетілетін қызметті берушінің уәкілетті адамының қолы және мөрмен расталады.</w:t>
-[...75 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      7. Государственная услуга оказывается бесплатно физическим лицам (далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      8. График работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      Прием заявления и выдача результата оказания государственной услуги осуществляется с 9.00 часов до 17.30 часов с перерывом на обед с 13.00 часов до 14.30 часов. Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      2) портала: круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      9. Перечень документов, необходимых для оказания государственной услуги при обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      1) заявление по форме согласно приложению 2 к настоящему стандарту государственной </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>услуги ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      2) документ, удостоверяющий личность родителя (требуется для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      3) копия свидетельства о рождении ребенка в случае рождения ребенка до 13 августа 2007 года либо за пределами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      4) копия свидетельства о заключении или расторжении брака (в случае заключения или расторжения брака до 2008 года либо за пределами Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      5) копия документа, подтверждающего статус:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      для детей из семей, имеющих право на получение государственной адресной социальной помощи - справка, подтверждающая принадлежность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (семьи) к получателям государственной адресной социальной помощи, предоставляемую местными исполнительными органами для категории </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> из семей, имеющих право на получение государственной адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      для детей из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума - документы о полученных доходах </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( справка</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> о заработной плате работающих родителей или лиц их заменяющих, о доходах от предпринимательской и других видов деятельности, о доходах в виде алиментов на детей и других иждивенцев);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      для детей - сирот и детей, оставшиеся без попечения родителей, проживающих в семьях - решение уполномоченного органа об утверждении опеки (попечительства), договор о передаче на патронатное воспитание, приемную семью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>кәсіпкерліктен және басқа да қызмет түрлерлерінен түсетін табыстары туралы, балаларға және басқа да асырандыларға төленетін алимент түріндегі табыстары туралы анықтама);</w:t>
-[...65 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      для детей из семей, требующих экстренной помощи в результате чрезвычайных ситуаций - документ, подтверждающий необходимость экстренной помощи в результате чрезвычайной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>для иных категорий</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> обучающихся и воспитанников, определяемых коллегиальным органом управления организации образования - решение коллегиального органа управления организации образования о предоставлении бесплатного и льготного питания отдельным категориям обучающихся и воспитанников в общеобразовательных школах на основании обследования материально - бытового положения семьи, а также других необходимых документов для принятия решения об оказании финансовой и материальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      Документы представляются в подлинниках для сверки, после чего подлинники возвращаются </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      При приеме документов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> выдает </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> расписку о приеме соответствующих документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      на портал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      1) заявление в форме электронного документа, подписанное ЭЦП </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или удостоверенное одноразовым паролем, в случае регистрации и подключения абонентского номера </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, предоставленного оператором сотовой связи, к учетной записи портала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      2) электронная копия свидетельства о рождении ребенка, в случае рождения ребенка до 13 августа 2007 года либо за пределами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      3) электронная копия свидетельства о заключении или расторжении брака, в случае заключения или расторжения брака до 2008 года либо за пределами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      4) электронная копия документа, подтверждающего статус:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      для детей из семей, имеющих право на получение государственной адресной социальной помощи - справка подтверждающая принадлежность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (семьи) к получателям государственной адресной социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      для детей из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума - документы о полученных доходах </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( справка</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> о заработной плате работающих родителей или лиц их заменяющих, о доходах от предпринимательской и других видов деятельности, о доходах в виде алиментов на детей и других иждивенцев);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      для детей - сирот и детей, оставшихся без попечения родителей, проживающих в семьях - решение уполномоченного органа об утверждении опеки (попечительства), договор о передаче на патронатное воспитание, приемную семью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      для детей из семей, требующих экстренной помощи в результате чрезвычайных ситуаций - документ, подтверждающий необходимость экстренной помощи в результате чрезвычайной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>для иных категорий</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> обучающихся и воспитанников, определяемых коллегиальным органом управления организации образования - решение коллегиального органа управления организации образования о предоставлении бесплатного и льготного питания отдельным категориям обучающихся и воспитанников в общеобразовательных школах на основании обследования материально - бытового положения семьи, а также других необходимых документов для принятия решения об оказании финансовой и материальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>балалардың) немесе ата-анасының қамқорлығынсыз қалған баланың (балалардың) патронаттық тәрбиеге берілгені туралы шарттың электрондық көшірмесі;</w:t>
-[...55 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      Сведения о документах, удостоверяющих личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, рождение ребенка (в случае рождения ребенка после 13 августа 2007 года), заключение или расторжении брака (в случае заключения или расторжения брака после 2008 года), о регистрации в качестве безработного, о принадлежности </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (семьи) к получателям государственной адресной социальной помощи , справка об опеке или попечительстве над ребенком-сиротой (детьми-сиротами) или ребенком ( детьми), оставшихся без попечения родителей, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      В случае обращения через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в "личный кабинет" направляется статус о принятии запроса на государственную услугу, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      В случае предоставления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> неполного пакета документов согласно пункту 9 настоящего стандарта государственной услуги и (или) документов с истекшим сроком действия, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      10. Основаниями для отказа в оказании государственной услуги являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      1) установление недостоверности документов, представленных </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      2) несоответствие </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным  Правительства Республики Казахстан от 25 января 2008 года № 64 "Об утверждении постановлением Правил формирования, направления расходования и учета средств, выделяемых на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных учреждений образования из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям - сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      3) в отношении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеется вступившее в законную силу решение суда, на основании которого </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> лишен специального права, связанного с получением государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">Глава 3. Порядок обжалования решений, действий (бездействия) местных исполнительных органов областей, города республиканского значения, столицы, районов, городов областного значения, а также </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      11. Обжалование решений, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам оказания государственных услуг: жалоба подается на имя руководителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> либо </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>руководителя</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> соответствующего местного исполнительного органа областей, города республиканского значения, столицы (далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>акимат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) по адресам, указанным в пункте 13 настоящего стандарта государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба подается в письменной форме по почте либо нарочно через канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, а также посредством портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      В жалобе физического лица указывается его фамилия, имя, отчество (при его наличии), почтовый адрес, контактный телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>атқарушы органдарының, сондай-ақ көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
-[...82 lines deleted...]
-    <w:p w:rsidR="00E57823" w:rsidRDefault="00E57823" w:rsidP="00E57823">
+        <w:t xml:space="preserve">      Подтверждением принятия жалобы является ее регистрация (штамп, входящий номер и дата) в канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      При обращении через портал информацию о порядке обжалования можно получить по телефону Единого контакт-центра 1414, 8 800 080 7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      При отправке жалобы через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> из "личного кабинета" доступна информация об обращении, которая обновляется в ходе обработки обращения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, поступившая в адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации. Мотивированный ответ о результатах рассмотрения жалобы направляется </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услогополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по почте либо выдается нарочно в канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      В случае несогласия с результатами оказанной государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> может обратиться с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      Также информацию о порядке обжалования действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) его должностных лиц можно получить по телефону Единого контакт-центра 1414, 8 800 080 7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      12. В случаях несогласия с результатами оказанной государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеет право обратиться в суд в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t>Глава 4. Иные требования с учетом особенностей оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      13. Адреса мест оказания государственной услуги размещены на:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Министерства: www.edu.gov.kz;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      2) портале: www.egov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      14. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра 1414, 8 800 080 7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">      15. Контактные телефоны справочных служб </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по вопросам оказания государственной услуги размещены на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Министерства www.edu.gov.kz, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> www.bala-kkk.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t>Приложение 1 к стандарту государственной услуги "Предоставление бесплатного и льготного питания отдельным</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t>категориям обучающихся и воспитанников в общеобразовательных школах" Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">                                          СПРАВКА                   о предоставлении бесплатного и льготного питания в                               общеобразовательной школе      Дана __________________ в том, что он/она включен(-а) в список    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">Ф.И.О.(при его наличии))      обучающихся и воспитанников, обеспечивающихся бесплатным питанием в 20__ - 20__ учебном году.      ________________________________                        Дата, </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      14. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде, порталдағы "жеке кабинеті", сондай-ақ, Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы алу мүмкіндігіне ие.</w:t>
-[...7 lines deleted...]
-    <w:p w:rsidR="00E57823" w:rsidRDefault="00E57823" w:rsidP="00E57823">
+        <w:t xml:space="preserve">подпись руководителя                         местного исполнительного органа                         областей, городов Астаны и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">Алматы,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">                     районов и городов областного значения Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E57823" w:rsidRDefault="00E57823" w:rsidP="00E57823">
-[...74 lines deleted...]
-    <w:sectPr w:rsidR="00E54605">
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t>Приложение 2 к стандарту государственной услуги "Предоставление бесплатного и льготного питания отдельным категориям обучающихся и воспитанников в общеобразовательных школах" Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve">                                                Руководителю местного исполнительного                                           органа областей, городов Астаны и                                          Алматы, районов и городов областного                                                      значения                                          _____________________________________                                          _____________________________________                                                (наименование органа образования)                                                (________ района, _______ области)                                          _____________________________________                                                (Ф.И.О. (при его наличии)                                                      руководителя)                                                 от гражданина (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">)                                          ______________________________________                                                (Ф.И.О. (при его наличии) и                                          индивидуальный идентификационный                                                      номер заявителя)                                                проживающего(-ей) по адресу:                                          ______________________________________                                                (наименование населенного                                                      пункта, адрес места                                                 проживания, телефон)                                    Заявление      Прошу Вас включить моего несовершеннолетнего ребенка (Ф.И.О. (при его наличии) и индивидуальный идентификационный номер, дата рождения), обучающегося в (указать № </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t>школы, № и литер класса) в список обучающихся и воспитанников, обеспечивающихся бесплатным и льготным питанием на (указать учебный год). "___"__________20__года                         Подпись гражданина (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00614A38" w:rsidRDefault="00614A38" w:rsidP="00614A38">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00614A38">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00945068"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E57823"/>
+    <w:rsidRoot w:val="00FF2DD3"/>
+    <w:rsid w:val="005024D0"/>
+    <w:rsid w:val="00614A38"/>
+    <w:rsid w:val="00EA0ECD"/>
+    <w:rsid w:val="00FF2DD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{753EAC47-B977-4F7E-8E9B-E0F093151650}"/>
+  <w15:docId w15:val="{E283B0C2-D1E4-4D49-95AC-95C84297CB79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1270,54 +1781,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2576</Words>
-  <Characters>14688</Characters>
+  <Words>2569</Words>
+  <Characters>14645</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>122</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17230</CharactersWithSpaces>
+  <CharactersWithSpaces>17180</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>