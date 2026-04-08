--- v0 (2025-12-18)
+++ v1 (2026-04-08)
@@ -1,789 +1,2336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00E50780" w:rsidRDefault="00E50780" w:rsidP="00E50780">
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t>Приложение 3 к приказу Министра образования и науки Республики Казахстан от 8 апреля 2015 года № 179</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t>Стандарт государственной услуги "Выдача дубликатов документов об основном среднем, общем среднем образовании"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Стандарт в редакции приказа Министра образования и науки РК от </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>22.01.2016  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> № 68 вводится в действие c 01.03.2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t>1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      1. Государственная услуга "Выдача дубликатов документов об основном среднем, общем среднем образовании" (далее - государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      2. Стандарт государственной услуги разработан Министерством образования и науки Республики Казахстан (далее - Министерство).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      3. Государственная услуга оказывается организациями основного среднего и общего среднего образования Республики Казахстан (далее - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Прием заявления и выдача результата оказания государственной услуги осуществляется через:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      1) канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      2) Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее - Государственная корпорация).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t>2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      4. Срок оказания государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      1) с момента сдачи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> документов при обращении к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или в Государственную корпорацию - 15 рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      2) максимально допустимое время ожидания в очереди для сдачи пакета документов - 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>минут ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      3) максимально допустимое время обслуживания - 15 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      5. Форма оказания государственной услуги: бумажная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      6. Результатом оказания государственной услуги является выдача дубликата аттестата об основном среднем образовании, дубликата аттестата об общем среднем образовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Форма предоставления результата оказания государственной услуги: бумажная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции приказа Министра образования и науки РК от 25.01.2018 № 28 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( вводится</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      7. Государственная услуга оказывается бесплатно физическим лицам (далее - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      8. График работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: с понедельника по пятницу включительно, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан, в соответствии c </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">установленным графиком работы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      Прием заявления и выдача результатов осуществляется с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Государственная услуга оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      2) Государственной корпорации: с понедельника по субботу включительно, за исключением воскресенья и праздничных дней согласно трудовому законодательству Республики Казахстан, в соответствии с установленным графиком работы с 9.00 до 20.00 часов, без перерыва на обед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Прием осуществляется в порядке "электронной" очереди по выбору </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> без ускоренного обслуживания, также посредством "бронирования" электронной очереди на веб-портале " электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      9. Перечень документов, необходимых для оказания государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      при обращении к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      1) заявление </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, утерявшего документ, на имя руководителя организации образования по форме </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>согласно  к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> настоящему стандарту государственной услуги, в приложению 1 котором излагаются обстоятельства утери документа или другие причины;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      2) копия свидетельства о рождении (в случае рождения до 2008 года) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>с ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> документом удостоверяющим личность (паспорта) родителя (законного представителя) несовершеннолетнего ребенка, или документом, удостоверяющий личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (требуется для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Сведения о документах, удостоверяющих личность, свидетельстве о рождении, произведенным на территории Республики Казахстан после 2008 года, сотрудник </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и работник Государственной корпорации получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      При обращении в Государственную корпорацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      1) заявление </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по форме </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>согласно  к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> настоящему стандарту приложению 1 государственной услуги, в котором излагаются обстоятельства утери документа или другие причины;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      2) копия свидетельства о рождении (в случае рождения до 2008 года) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>с ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> документом удостоверяющим личность (паспорта) родителя (законного представителя) несовершеннолетнего ребенка, или документом, удостоверяющим личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (требуется для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Сведения о документах, удостоверяющих личность, свидетельстве о рождении, произведенным на территории Республики Казахстан после 2008 года, содержащиеся в государственных информационных системах, сотрудник </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> получает из соответствующих государственных информационных систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и работник Государственной корпорации получает согласие </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      При приеме документов через Государственную корпорацию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> выдается расписка о приеме соответствующих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      В Государственной корпорации выдача готовых документов осуществляется на основании расписки о приеме соответствующих документов, при предъявлении документа, удостоверяющего личность (либо его представителя по нотариально заверенной доверенности).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Государственная корпорация обеспечивает хранение результата в течение одного месяца, после чего передает их </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> для дальнейшего хранения. При обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по истечении одного месяца по запросу Государственной корпорации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      10. В случае предоставления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> неполного пакета документов согласно пункту 9 настоящего стандарта государственной услуги работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме согласно приложению 2 к настоящему стандарту государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">3. Порядок обжалования решений, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) его должностных лиц, Государственной корпорации и (или) их работников по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      11. В случае обжалования решений, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам оказания государственных услуг жалоба подается в письменном виде на имя руководителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, адрес которого размещен на:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Министерства: www.edu.gov.kz в разделе "Государственные услуги";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба подается с указанием фамилии, имени, отчества (при его наличии) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, адреса, контактных телефонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Подтверждением принятия жалобы является ее регистрация (штамп, входящий номер и дата) в журнале регистрации канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба на действия (бездействия) работника Государственной корпорации направляется руководителю Государственной корпорации по адресам и телефонам, указанным на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Государственной корпорации: www.gov4c.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг, поступившая в адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Государственной корпорации, Министерства, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      В случае несогласия с результатами оказания государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> может обратиться в уполномоченный орган по оценке и контролю за качеством оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственной услуги, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Информация о порядке обжалования предоставляется посредством Единого контакт-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      В жалобе физического лица указываются его фамилия, имя, отчество (при его наличии), почтовый адрес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      При обращении через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеет возможность получить информацию о порядке обжалования по телефону Единого контакт-центра 1414, 8-800-080-7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      При отправке жалобы через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> из "личного кабинета" доступна информация об обращении, которая обновляется в ходе обработки обращения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции приказа Министра образования и науки РК от 25.01.2018 № 28 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( вводится</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      12. В случае несогласия с результатами оказания государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеет право обратиться в суд в порядке, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>установленном  Республики</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Казахстан. законодательством</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t>4. Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой через Государственную корпорацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      13. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Услугополучателям</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеющим нарушение здоровья со стойким расстройством функций организма ограничивающее его жизнедеятельность, в случае необходимости прием документов, для оказания государственной услуги, производится работником Государственной корпорацией с выездом по месту жительства посредством обращения через Единый контакт- центр 1414, 8 800 080 7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      14. Адреса мест оказания государственной услуги размещены на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: местных исполнительных органов города республиканского значения и столицы, района (города областного значения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      2) Государственной корпорации: www.gov4c.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 в редакции приказа Министра образования и науки РК от 25.01.2018 № 28 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( вводится</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).      15. Исключен приказом Министра образования и науки РК от 25.01.2018 № 28 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>) .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      16. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством справочных служб </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Единого контакт-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 в редакции приказа Министра образования и науки РК от 25.01.2018 № 28 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( вводится</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      17. Контактные телефоны справочных служб размещены на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> www.edu.gov.kz в разделе "Государственные услуги". Единый контакт-центр: 1414, 8-800-080-7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 в редакции приказа Министра образования и науки РК от 25.01.2018 № 28 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( вводится</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t>Приложение 1 к стандарту государственной услуги "Выдача дубликатов документов об основном среднем, общем среднем образовании"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      (наименование учебного заведения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      от ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      (Ф. И. О. (при наличии) полностью и ИИН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      (год окончания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      наименование и адрес учебного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      заведения, в случае изменения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t>Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Прошу Вас выдать мне дубликат аттестата (свидетельства) в связи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      с (нужный документ необходимо подчеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _________________________ (указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Согласен на использование сведений, составляющих охраняемою</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      __________ "___" _______ 20___ г</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t>Приложение 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE"/>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t>к стандарту государственной услуги "Выдача дубликатов документов об основном среднем, общем среднем образовании"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      (Фамилия, имя, отчество (при</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>наличии)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>далее- Ф.И.О.), либо</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      наименование организации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      (адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t>Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Руководствуясь подпунктом </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2  Закона</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Республики от 15 статьи 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      апреля 2013 года "О государственных услугах", отдел № _____ филиала</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Государственной корпорации "Правительство для граждан" (указать</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      адрес) отказывает в приеме документов на оказание государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      услуги (указать наименование государственной услуги в соответствии со</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      стандартом государственной услуги) ввиду представления Вами неполного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      пакета документов согласно перечню, предусмотренному стандартом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      государственной услуги, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      1.___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      2. __________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      3) …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Настоящая расписка составлена в 2-х экземплярах по одному для</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Ф. И. О. (при его наличии) работника Государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      корпорации) ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Исполнитель: Ф. И. О.___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Телефон ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      Получил: Ф.И.О. / подпись </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004269BE" w:rsidRDefault="004269BE" w:rsidP="004269BE">
+      <w:r>
+        <w:t xml:space="preserve">      "___" ______________________ 20___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
       <w:pPr>
         <w:ind w:left="6372"/>
       </w:pPr>
       <w:r>
-        <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 8 сәуірдегі № 179 бұйрығына 1-қосымша</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E50780" w:rsidRPr="00E50780" w:rsidRDefault="00E50780" w:rsidP="00E50780">
+        <w:t>Приложение 1 к приказу Министра образования и науки Республики Казахстан от 8 апреля 2015 года № 179</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRPr="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E50780">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="001722E0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>"Бастауыш, негізгі орта, жалпы орта білім берудің жалпы білім беретін бағдарламалары бойынша оқыту үшін ведомстволық бағыныстылығына қарамастан білім беру ұйымдарына құжаттарды қабылдау және оқуға қабылдау" мемлекеттік көрсетілетін қызмет стандарты 1. Жалпы ережелер</w:t>
-[...94 lines deleted...]
-        <w:t xml:space="preserve">      Портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) </w:t>
+        <w:t>Стандарт государственной услуги "Прием документов и зачисление в организации образования, независимо от ведомственной подчиненности, для обучения по общеобразовательным программам начального, основного среднего, общего среднего образования" 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      1. Государственная услуга "Прием документов и зачисление в организации образования, независимо от ведомственной подчиненности, для обучения по общеобразовательным </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>қойылған электрондық құжат нысанында білім беру ұйымына қабылданғаны туралы хабарлама келеді.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Білім және ғылым министрінің 25.01.2018 № 28 </w:t>
+        <w:t>программам начального, основного среднего, общего среднего образования" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      2. Стандарт государственной услуги разработан Министерством образования и науки Республики Казахстан (далее – Министерство).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      3. Государственная услуга оказывается организациями начального, основного среднего и общего среднего образования (далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатели</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      1) канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      2)  "электронного правительства": www.egov.kz (далее – портал). веб-портал</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t>2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      4. Сроки оказания государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      1) с момента сдачи пакета документов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, а также при обращении через портал – пять рабочих дней для получения расписки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      для зачисления в организацию образования начального, основного среднего, общего среднего образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      на очную и вечернюю форму обучения – не позднее 30 августа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      в первый класс – с 1 июня по 30 августа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      2) максимально допустимое время ожидания для сдачи пакета документов – 15 минут;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      3) максимально допустимое время обслуживания – 15 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      5. Форма оказания государственной услуги: электронная, бумажная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      6. Результат оказания государственной услуги: выдача расписки о приеме документов и издание приказа о зачислении в организацию среднего образования (начального, основного </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>( алғашқы</w:t>
+        <w:t>среднего ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">      1) көрсетілетін қызметті беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі мен жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға </w:t>
+        <w:t xml:space="preserve"> общего среднего) на начало учебного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Форма предоставления результата оказания государственной услуги: электронная или бумажная. При обращении к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> за результатом оказания государственной услуги на бумажном носителе результат оформляется на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      При обращении через портал в "личный кабинет" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> приходит уведомление о зачислении в организацию образования в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции приказа Министра образования и науки РК от 25.01.2018 № 28 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>дейін .</w:t>
+        <w:t>( вводится</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Білім және ғылым министрінің 25.01.2018 № 28 </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      7. Государственная услуга оказывается бесплатно физическим лицам (далее - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      8. График работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: с понедельника по пятницу включительно, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>установленным графиком работы с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Прием заявления и выдача результата оказания государственной услуги осуществляется с 9.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      2) портала: круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      При обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> после окончания рабочего времени в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции приказа Министра образования и науки РК от 25.01.2018 № 28 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>( алғашқы</w:t>
+        <w:t>( вводится</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">      1) осы </w:t>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      9. Перечень документов, необходимых для оказания государственной услуги при обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (либо его законного представителя):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      1) заявление </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>стандартқа  сәйкес</w:t>
+        <w:t>согласно  к</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> өтініш; 1-қосымшаға</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="00E50780" w:rsidRDefault="00E50780" w:rsidP="00E50780">
+        <w:t xml:space="preserve"> настоящему стандарту; приложению 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      2) документ удостоверяющий личность (требуется для идентификации), копия свидетельства о рождении (если ребенок родился до 2008 года);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      3)  о состоянии здоровья (форма № 063/у, утвержденная приказом исполняющего справка обязанности Министра здравоохранения Республики Казахстан от 23 ноября 2010 года № 907 "Об утверждении форм первичной медицинской документации организаций здравоохранения" ( зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 6697) и , утвержденная приказом Министра здравоохранения Республики Казахстан от 24 форма № 026/у-3 июня 2003 года № 469 "Об утверждении Инструкции по заполнению и ведению учетной формы 026/у-3 " Паспорта здоровья ребенка" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 2423));</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      4) фотографии ребенка размером 3х4 сантиметров в количестве 2 штук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Для приема на обучение в организации образования детей с особыми образовательными потребностями дополнительно представляется заключение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>педагого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-медико-психологической комиссии при согласии законных представителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Услугополучатели</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-иностранцы и лица без гражданства также представляют один из следующих документов, определяющих их статус, с отметкой о регистрации по месту проживания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      1) иностранец – вид на жительство иностранца в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      2) лицо без гражданства – удостоверение лица без гражданства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      3) беженец – удостоверение беженца;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      4) лицо, ищущее убежище – свидетельство лица, ищущего убежище;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      5) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оралман</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – удостоверение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оралмана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      Ерекше білім берілуіне қажеттілігі бар балаларды білім беру ұйымдарына оқуға қабылдау үшін заңды өкілдерінің келісімі болған жағдайда педагогикалық-медициналық-психологиялық комиссияның қорытындысы қосымша беріледі.</w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">      Көрсетілетін қызметті алушының жеке басын растайтын құжат, баланың туу туралы куәлігі </w:t>
+        <w:t xml:space="preserve">      При сдаче документов для оказания государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> выдается расписка о получении документов у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по форме </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>( егер</w:t>
+        <w:t>согласно  к</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> бала 2008 жылдан кейін туылса) туралы мәліметтерді "электронды үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00E50780" w:rsidRDefault="00E50780" w:rsidP="00E50780">
+        <w:t xml:space="preserve"> настоящему приложению 2 стандарту государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      На портал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      1) заявление одного из родителей (или иных законных представителей) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в форме электронного документа, подписанного ЭЦП его представителя, с указанием фактического места жительства </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      2) электронная копия свидетельства о рождении (если ребенок родился до 2008 года);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      3) электронные копии документов о состоянии здоровья , утвержденной приказом формы № 063/у исполняющего обязанности Министра здравоохранения Республики Казахстан от 23 ноября 2010 года № 907 "Об утверждении форм первичной медицинской документации организаций здравоохранения" ( зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 6697), , утвержденной приказом Министра здравоохранения формы № 026/у-3 Республики Казахстан от 24 июня 2003 года № 469 "Об утверждении Инструкции по заполнению и ведению учетной  "Паспорта здоровья ребенка" (зарегистрирован в Реестре формы 026/у-3 государственной регистрации нормативных правовых актов под № 2423));</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      4) цифровая фотография ребенка размером 3х4 см в количестве 2 штук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Сведения о документе, удостоверяющего личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, свидетельство о рождении ребенка (если ребенок родился после 2008 года) адресная справка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      При обращении через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в "личный кабинет" направляется уведомление-отчет о принятии запроса для оказания государственной услуги в форме электронного документа, удостоверенного ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      В случаях представления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> неполного пакета документов согласно перечню, предусмотренному настоящим пунктом стандарта государственной услуги, и (или) документов с истекшим сроком действия </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции приказа Министра образования и науки РК от 25.01.2018 № 28 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>( вводится</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      9-1. В случае установления недостоверности документов, представленных </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> для получения государственной услуги, и (или) данных (сведений), содержащихся в них </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> отказывает в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Стандарт дополнен пунктом 9-1 в соответствии с приказом Министра образования и науки РК от 25.01.2018 № 28 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). 3. Порядок обжалования решений, действий (бездействий) местных исполнительных органов, города республиканского значения и столицы, района (города областного значения) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      10. Для обжалования решений, действий (бездействий) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам оказания государственных услуг жалоба подается в письменном виде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Білім және ғылым министрінің 25.01.2018 № 28 </w:t>
+        <w:t xml:space="preserve">      1) на имя руководителя соответствующего местного исполнительного органа, города республиканского значения и столицы, района (города областного значения) по адресам, указанным </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>( алғашқы</w:t>
+        <w:t>в ;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 2-тарау 9-1-тармақпен толықтырылды – ҚР Білім және ғылым министрінің 25.01.2018 № 28 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. 3. Мемлекеттік қызметті көрсету мәселелері бойынша республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы </w:t>
+        <w:t xml:space="preserve"> пункте 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      2) на имя руководителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по адресам, указанным в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> местных исполнительных органов, города республиканского значения и столицы, района (города областного значения) с указанием фамилии и инициалов лица, принявшего жалобу, сроки и места получения ответа на поданную жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по вопросам оказания государственной услуги, поступившая в адрес местного исполнительного органа, города республиканского значения и столицы, района (города областного значения), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      В случае несогласия с результатами оказания государственной услуги, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> может обратиться в уполномоченный орган по оценке и контролю за качеством оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственной услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Информацию о порядке обжалования можно получить </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>органдарының ,</w:t>
+        <w:t>посредством  по</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">      2) республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар </w:t>
+        <w:t xml:space="preserve"> единого контакт-центра вопросам оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      В жалобе физического лица указываются его фамилия, имя, отчество (при наличии), почтовый адрес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      11. В случаях несогласия с результатами оказанной государственной услуги, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеет право обратиться в суд в </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>қаланың )</w:t>
+        <w:t>установленном  Республики</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> жергілікті атқарушы органдарының интернет-ресурстарында көрсетілген мекенжайлар бойынша көрсетілетін қызметті берушінің басшысының атына шағымды қабылдаған адамның тегі мен аты-жөні, берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып беріледі.</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">      12. Көрсетілетін қызметті берушінің мекен-жайы: Министрліктің интернет-ресурсында </w:t>
+        <w:t xml:space="preserve"> законодательством Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t>4. Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      12. Адреса </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> указываются: на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Министерства (www.egov.kz в разделе "Государственные услуги"), местных исполнительных органов города республиканского значения и столицы, района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      13. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП родителей (законных представителей).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      14. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      15. Контактные телефоны справочных служб </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> по вопросам оказания государственной услуги размещены на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Министерства: edu.gov.kz, Единого контакт-центра: 1414, 8800-080-7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 в редакции приказа Министра образования и науки РК от 25.01.2018 № 28 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>( www.egov.kz</w:t>
+        <w:t>( вводится</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> сайтының "Мемлекеттік қызмет" бөлімінде), республикалық маңызы бар қаланың </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдарының интернет-ресурстарында көрсетіледі.</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Білім және ғылым министрінің 25.01.2018 № 28 </w:t>
+        <w:t>Приложение 1 к стандарту государственной услуги "Прием документов и зачисление в организации образования, независимо от ведомственной подчиненности, для обучения по общеобразовательным программам начального, основного среднего, общего среднего образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Руководителю</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Наименование местного исполнительного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      _______________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Ф.И.О. (при наличии) полностью/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Прошу зачислить моего сына/дочь (Ф.И.О. (при наличии) ребенка)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      для обучения в</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      _____ класс __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      (полное наименование организации образования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Проживающего по</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      адресу _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      (наименование населенного пункта, района, города и области)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Согласен на использования сведений, составляющих </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>охряняемую</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      законом тайну, содержащихся в информационных системах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      __________ "__" ____ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t>Приложение 2 к стандарту государственной услуги "Прием документов и зачисление в организации образования, независимо от ведомственной подчиненности, для обучения по общеобразовательным программам начального, основного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t>среднего, общего среднего образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Расписка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      о получении документов у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Организации образования __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      (полное наименование организации образования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      (наименование населенного пункта, района, города и области)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Расписка о приеме документов № _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Получены от _____________________________ следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      (Ф.И.О. (при наличии) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      1. Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      2. Другие _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Дата приема заявления ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Ф.И.О. (при </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>( алғашқы</w:t>
+        <w:t>наличии)(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E50780" w:rsidRDefault="00E50780" w:rsidP="00E50780">
+        <w:t>ответственного лица, принявшего документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      ________(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Телефон __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      Получил: Ф.И.О. (при </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>наличии)/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">подпись </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
+      <w:r>
+        <w:t xml:space="preserve">      "___" _________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E50780" w:rsidRDefault="00E50780" w:rsidP="00E50780">
-[...207 lines deleted...]
-    <w:sectPr w:rsidR="00D35478">
+    <w:p w:rsidR="001722E0" w:rsidRDefault="001722E0" w:rsidP="001722E0"/>
+    <w:sectPr w:rsidR="001722E0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007962D3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E50780"/>
+    <w:rsidRoot w:val="00810618"/>
+    <w:rsid w:val="001722E0"/>
+    <w:rsid w:val="004269BE"/>
+    <w:rsid w:val="00810618"/>
+    <w:rsid w:val="00A024B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{80EB6F59-3AC4-4096-9EB1-159C462CE151}"/>
+  <w15:docId w15:val="{CF2F00DA-204B-4A3B-B991-D7741AB7F12D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1169,50 +2716,78 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="1149320500">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2129617899">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1445,54 +3020,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2182</Words>
-  <Characters>12440</Characters>
+  <Words>4200</Words>
+  <Characters>23940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>199</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14593</CharactersWithSpaces>
+  <CharactersWithSpaces>28084</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>