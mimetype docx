--- v0 (2025-12-30)
+++ v1 (2026-04-18)
@@ -1,7531 +1,2935 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00814748" w:rsidRDefault="00814748" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00814748" w:rsidRPr="001357D8" w:rsidRDefault="00535C0A" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Тақырыбы: А</w:t>
-[...10 lines deleted...]
-        <w:t>лтын  күз</w:t>
+        <w:t>Тақырыбы: Алтын  күз</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00814748" w:rsidRPr="001357D8" w:rsidRDefault="00814748" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="111111"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="00151EBC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мақсаты:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151EBC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00151EBC">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="001357D8">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) Алтын күз мерекесін өткізу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151EBC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E330B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001357D8">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2)Күз туралы түсініктерін кеңейту.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E330B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E330B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3)Табиғатты қорғауға тәрбиелеу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E330B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E330B5">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001357D8">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрнекілігі:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E330B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Алтын күз» жазуы бар қағаз, әр түрлі суреттер, үнтаспа т.б.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E330B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E330B5">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Барысы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>‘(Музыка ойнайды оқушылар ішке кіреді</w:t>
+      </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...484 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D95BA1" w:rsidRPr="001357D8" w:rsidRDefault="00297E26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Тәрбие</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Тәрбиеші:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ші:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+        <w:t xml:space="preserve"> Келді міне алтын күз,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Келді</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D95BA1" w:rsidRPr="001357D8">
+        <w:t>                     Сары шашты жарқын жүз.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+        <w:t>                      Мол өнімді ісімен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>міне</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D95BA1" w:rsidRPr="001357D8">
+        <w:t>                      Таңдандырып халқын күз.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...184 lines deleted...]
-        </w:rPr>
         <w:t>                       Армысыздар ағайын!  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A16E4" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Сәлеметсіздерме, қадірлі  қонақтар! Бүгінгі</w:t>
-[...209 lines deleted...]
-        <w:t>бастаймыз</w:t>
+        <w:t>Сәлеметсіздерме, қадірлі  қонақтар! Бүгінгі берекелдіде, ырысты  алтын  күз құрметіне арналған мерекемізді бастаймыз</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A16E4" w:rsidRPr="001357D8" w:rsidRDefault="005A16E4" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="0027149F" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00535C0A" w:rsidRPr="001357D8">
-[...191 lines deleted...]
-        <w:t>түседі.</w:t>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ермек:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          Тоңазып атырап,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                        Көп жеміс піседі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                       Сарғайып жапырақ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                        Саудырап түседі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00535C0A" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Адилет</w:t>
-[...71 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> Адилет:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Аспанды сұрғылт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>бұлт,</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...51 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                       Жан-жақтан </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>жабады.</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...125 lines deleted...]
-        <w:t>жауады.</w:t>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                       Күн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>бірте суытып,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                       Жауын көп жауады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00535C0A" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Жигер</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+        <w:t xml:space="preserve">   Жигер:       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Көк</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...151 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>майсалы көрікті,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                       Алқаптағы көп егін.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                       Бұл  күндері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>киіпті,</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...42 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                       Сары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>жібек</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>көйлегін.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003128FF" w:rsidRPr="001357D8" w:rsidRDefault="00535C0A" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Рамазан</w:t>
-[...44 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">  Рамазан:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Ағаштардан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>жамырап,</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...42 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                       Ұшты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>кенет</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>жапырақ.</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...455 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                        Ой, алақай, тамаша,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                       Шашу шашты жапырақ!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ән «Балақан»                                                                                                                                     Тәрбиеші</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.: Жарайсыңдар балалар!                                                                                             -        Ал, балалар, балалар                                                                                                                              Енді  бері қараңдар.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Бізге қонақ келмекші                                                                                                                       Сендерді бір көрмекші.                                                                                                                     Әуелі  жұмбақ жасырам,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> Қулығымды  асырам.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Таба алсаңдар шешімін,                                                                                                                             Қонағымды  дәл </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>ортаға</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>шақырам.</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...16 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t>Жұмбақ:</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Жиып-теріп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>болатын,</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...42 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                    Қамбаға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>астық</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>толатын.</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...115 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                    Қызыл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>қырман ойнайтын,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                    Қай  мезгіл деп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>ойлайсың?</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...96 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Дұрыс, күз  мезгілі.  Ал, күзде табиғатта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>қандай өзгерістер  болады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>екен?</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
         <w:t>(Балалардың</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>жауабы).</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...42 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Өте жақсы. Ендеше, уәде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>еткенімдей</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>ортаға</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...129 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>қонағымыз – Алтын  күзді шақырайық!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(Музыка  ойнап, ішке  Алтын  күз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>келіп</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...16 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>кіреді).</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...30 lines deleted...]
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Алтын күз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>: Сәлеметсіздерме, балалар!</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...160 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                      Сәлеметсіздерме ме, қонақтар!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                       Мен – Алтын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">күзбін!                                                                                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                      Жайдары ,жарқын жүзбін                                                                                                           Қонаққа келдім сендерге                                                                                                             Сәбіз, картоп, тәтті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>алма!</w:t>
       </w:r>
-      <w:r w:rsidR="00761AD2" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
         <w:t> Оған</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...77 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">достым таңқалма!                                                                                                           Жапырақтар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>сиқырлы,</w:t>
       </w:r>
-      <w:r w:rsidR="00761AD2" w:rsidRPr="001357D8">
-[...50 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t> Ойын ойнар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>түр-түрлі!</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...8 lines deleted...]
-      <w:r w:rsidR="00761AD2" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тәрбиеші</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...116 lines deleted...]
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>: Рахмет, саған Алтын  күз! Қабылалдық сыйды  біз Бізбен бірге болыңыз!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Ал, ендеше, балалар, бекер</w:t>
       </w:r>
-      <w:r w:rsidR="003128FF" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>қарап</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>тұрмаңдар.</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Жапырақпен</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>сиқырлы, ойынды</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...33 lines deleted...]
-        <w:t>ойнаңдар.</w:t>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>тез ойнаңдар.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E545C" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Ойын</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> (Ойын «Кім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>тез жапырақтарды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> жинайды?»).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ойыннан соң</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алтын күз:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001357D8">
-[...172 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003128FF" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="007E545C">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Жарайсыңдар, балал</w:t>
-[...25 lines deleted...]
-        </w:rPr>
+        <w:t>Жарайсыңдар, балалар!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Тағы</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...41 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>қандай  өнер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>бар?</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="003128FF" w:rsidRPr="001357D8">
-[...89 lines deleted...]
-        <w:t>түсетін ,</w:t>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тәрбиеші:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Күзде өздері пісетін, тамаққа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>кептүсетін ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003128FF" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="007E545C">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t> Мақтанбақшы</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Мақтанбақшы  сендерге ,  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003128FF" w:rsidRPr="001357D8" w:rsidRDefault="003128FF" w:rsidP="007E545C">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">  К</w:t>
-[...121 lines deleted...]
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+        <w:t xml:space="preserve">  Көкөністер сан түрлі!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>( Ортаға«көкөністер»шығып, өздері  туралы  тақпақтар  оқиды).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Пияз Айида</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>:   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A16E4" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="007E545C">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> Асханадан</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>шықпаймын,</w:t>
       </w:r>
-      <w:r w:rsidR="003128FF" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
         <w:t> Атым - пияз, бұқпаймын.</w:t>
       </w:r>
-      <w:r w:rsidR="003128FF" w:rsidRPr="001357D8">
-[...68 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t> Көзден  жасты  шығарам,                                                                                                   Тұмаудан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>бірақ</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>сақтаймын!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003128FF" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="007E545C">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Қызанақ</w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Қызанақ  Інжу:</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="007E545C">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Талшыбығым</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>бұралып,</w:t>
       </w:r>
-      <w:r w:rsidR="003128FF" w:rsidRPr="001357D8">
-[...115 lines deleted...]
-        <w:t>ұялып!</w:t>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t> Бақшаларда қызарып.                                                                                                                   Тұрған ол мен- қызанақ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>  Күнге қарап ұялып!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A70" w:rsidRPr="001357D8" w:rsidRDefault="003128FF" w:rsidP="007E545C">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> К</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Картоп Арина</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A70" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005D2A70">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>  Картоп- біздің</w:t>
-[...99 lines deleted...]
-        </w:rPr>
+        <w:t>  Картоп- біздің атымыз,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>  Жер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>астында жатырмыз.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>  Бір</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>тамырдан</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>тараған,</w:t>
       </w:r>
-      <w:r w:rsidR="005D2A70" w:rsidRPr="001357D8">
-[...42 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">  Ағайынбыз </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>бәріміз!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A70" w:rsidRPr="001357D8" w:rsidRDefault="003128FF" w:rsidP="005D2A70">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Сәбіз Ақниет:</w:t>
-[...9 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Сәбіз Ақниет: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A70" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005D2A70">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Өсіретін</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>бойыңды</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Дамытатын</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>ойыңды.</w:t>
       </w:r>
-      <w:r w:rsidR="005D2A70" w:rsidRPr="001357D8">
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> азықпыз,</w:t>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Қоянға да азықпыз,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A70" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005D2A70">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> Сәбіздерміз</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>жазықсыз!</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="005D2A70" w:rsidRPr="001357D8">
-[...19 lines deleted...]
-      <w:r w:rsidR="005D2A70" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алтын  күз:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  Бәрекелді, керемет!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2A70" w:rsidRPr="001357D8" w:rsidRDefault="005D2A70" w:rsidP="005D2A70">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тәрбиеші</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>: Алтын</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...50 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>күз, біздің балалар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>көкөністерді</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>жемістерден</w:t>
       </w:r>
-      <w:r w:rsidR="007E545C" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>қалай</w:t>
       </w:r>
-      <w:r w:rsidR="00636BB9" w:rsidRPr="001357D8">
-[...184 lines deleted...]
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>тез ажырата алатынын білесіз  бе?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алтын  күз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>: Білмейді екем...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тәрбиеші:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ендеше</w:t>
       </w:r>
-      <w:r w:rsidR="00636BB9" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>тамашалаңыз</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636BB9" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005D2A70">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ( Ойын  «Көкөністерді</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidR="005D2A70" w:rsidRPr="001357D8">
+        <w:t xml:space="preserve"> ( Ойын  «Көкөністерді, жемістерді  пішінінен ажырат»).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тәрбиеші:</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>: Жарайсыңдар, балалар! Көрдіңізбе, Алтын</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D2A70" w:rsidRPr="001357D8">
+        <w:t>: Жарайсыңдар, балалар! Көрдіңізбе, Алтын  күз, біздің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>балалар қандай епті, жылдам. Олар  сізге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>« Қуырмаш биін»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>билеп</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>күз, біздің</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>бермекші.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
-          <w:color w:val="333333"/>
-[...416 lines deleted...]
-        </w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алтын  күз:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өте  жақсы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>биледіңдер, рахмет, балалар! Қандай керемет! Қандай   ақылды балаларсыңдар!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Көктемде  көшет  отырғызсаңдар, күзде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>жемісін жейсіңдер. Адам ағзасына қажетті дәрумендер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>жемістермен</w:t>
       </w:r>
-      <w:r w:rsidR="00636BB9" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>көкөністерде</w:t>
       </w:r>
-      <w:r w:rsidR="00636BB9" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>көптеп</w:t>
       </w:r>
-      <w:r w:rsidR="00636BB9" w:rsidRPr="001357D8">
-[...325 lines deleted...]
-      <w:r w:rsidR="00C84F55">
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> табылады. Сондықтанда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>күнделікті жеп   тұрыңдар.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тәрбиеші:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Алтын күз, біздің  қыздарымыз  күздік киім  үлгілерін  көрсетпекші. Солай  ғой, қыздар?! Ендеше«Алтын күз-2016»топтамасын  ортаға шақырамыз! Қарсы  алыңыздар!</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C84F55" w:rsidRPr="00C84F55">
+      <w:r w:rsidRPr="00C84F55">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>музыка ойнайды</w:t>
       </w:r>
-      <w:r w:rsidR="00C84F55">
+      <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t>(Ортаға</w:t>
-[...43 lines deleted...]
-        </w:rPr>
+        <w:t>(Ортаға   киімдер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>киген</w:t>
       </w:r>
-      <w:r w:rsidR="00636BB9" w:rsidRPr="001357D8">
-[...171 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>қыздар, ұлдар шығып киім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>үлгілерін  көрсетеді).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алтын күз:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Керемет! Қандай  әдемі! Балақайлар </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="008837D4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Жүргізуші:</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Қарсы алайық бә</w:t>
-[...83 lines deleted...]
-        <w:t> Алтын күз бізге нұр төгіп</w:t>
+        <w:t>Қарсы алайық бәріміз,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                     Жасымыз бен кәріміз.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                     Қырдан кепті қыдырып,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                    Алтын күз бізге нұр төгіп</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...71 lines deleted...]
-        <w:t>Жиып-теріп болған соң    </w:t>
+        <w:t xml:space="preserve">                   Жетті желмен алтын күз,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                   Жеміс жинау салтымыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                   Жиып-теріп болған соң    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00D6008C" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   </w:t>
-[...71 lines deleted...]
-        <w:t>Елге бәрін сыйлаймыз</w:t>
+        <w:t xml:space="preserve">                   Той жасайды халқымыз,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                   Мол өнімді жинаймыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                    Елге бәрін сыйлаймыз</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A16E4" w:rsidRPr="001357D8" w:rsidRDefault="00D6008C" w:rsidP="00C9304A">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">                     </w:t>
-[...25 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">                     Ұшты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>кенет</w:t>
       </w:r>
-      <w:r w:rsidR="00636BB9" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>жапырақ. </w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
-[...95 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                     Ой ,алақай, тамаша, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                     Шашу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve"> шашты </w:t>
       </w:r>
-      <w:r w:rsidR="00636BB9" w:rsidRPr="001357D8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>жапырақ! </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Балалар </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> сияқты.Ол кім болды екен?</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Балалар  бізге  қонақ  келе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>жатқан   сияқты.Ол кім болды екен?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6008C" w:rsidRPr="001357D8" w:rsidRDefault="00D6008C" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>(музыкамен Күз ханшайымы кіреді)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6008C" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Күз ханшайымы:</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> Сәлем менің достарым,</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t>                               </w:t>
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> Шаттық әнге салыңдар.</w:t>
+        <w:t>                                  Өмірге көп қосқаным,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                                 Күз сыйлығын алыңдар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                                 Сыйлығына қаныңдар.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                                 Молшылыққа кенеліп,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>                                 Шаттық әнге салыңдар.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00D6008C" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Тәрбие</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>ші:</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Сәлеметсіз бе, Күз ханшайымы! Біздің балалар сізді асыға күтті.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Күз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -7567,69 +2971,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>достарым</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">! </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, мен </w:t>
+        <w:t xml:space="preserve">! Ал, мен </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>сендерге</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -7642,237 +3028,204 @@
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ала </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>келдім</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1.Бұтақ</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">1.Бұтақта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ілініп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ілініп</w:t>
+        <w:t>тұрамын</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Піскенде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>себетке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>П</w:t>
-      </w:r>
+        <w:t>құладым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
-          <w:color w:val="333333"/>
-[...3 lines deleted...]
-        <w:t>іскенде</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жеміс</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00636BB9" w:rsidRPr="001357D8">
-[...59 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Жеміс</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ашулы</w:t>
@@ -7889,446 +3242,490 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>қонақ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>бұ</w:t>
-[...8 lines deleted...]
-        <w:t>л</w:t>
+        <w:t>бұл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>аны</w:t>
-[...8 lines deleted...]
-        <w:t>қ</w:t>
+        <w:t>анық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00D6008C" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Тоны</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>шешсе</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>жыладық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Пияз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3. Өсірер тың дала,</w:t>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Өсірер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дала,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001357D8">
-[...23 lines deleted...]
-        <w:t>ға.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Көшірер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қамбаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Айналар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ұңға</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> да</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Айналар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>нанға</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> да</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>да.</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Бидай</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Сырты қатты,</w:t>
+        <w:t xml:space="preserve">Сырты </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Іші</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -8372,117 +3769,161 @@
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Қарбыз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5. Өсірдім ұлпа қар,</w:t>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Өсірдім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұлпа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Шешуін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>кі</w:t>
-[...8 lines deleted...]
-        <w:t>м</w:t>
+        <w:t>кім</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>табар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -8509,985 +3950,906 @@
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Мақта</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="007D2E5E" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Тәрбие</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ші</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Күз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ханшайымы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>біздің</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>балалар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>егін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>және</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>күз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>жайлы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>мақал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>мәтелдер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>біледі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C84F55" w:rsidRDefault="00F62B26" w:rsidP="008837D4">
+    <w:p w:rsidR="00E330B5" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="007D2E5E" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Рамазан.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Рамазан.</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Екпей</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>егін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>шықпас</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Үйренбей білім жұқпас </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Адилет.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жерд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ің </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сәні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007D2E5E" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>егін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00C84F55">
-[...36 lines deleted...]
-      <w:r w:rsidR="00C84F55">
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ердің сәні білім</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007D2E5E" w:rsidRPr="001357D8">
-[...139 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00C84F55" w:rsidRDefault="00F62B26" w:rsidP="008837D4">
+    <w:p w:rsidR="00E330B5" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="007D2E5E" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ермек    </w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Егіндікті күз суар</w:t>
       </w:r>
-      <w:r w:rsidR="00C84F55">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="007D2E5E" w:rsidRPr="001357D8">
-[...17 lines deleted...]
-      <w:r w:rsidR="00C84F55">
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Күз суарсаң, жүз суар</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C84F55" w:rsidRPr="001357D8">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">                                                </w:t>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                          </w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4.</w:t>
-[...10 lines deleted...]
-        <w:t>Жигер.</w:t>
+        <w:t xml:space="preserve"> 4.Жигер.</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="007D2E5E" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Арпа, бидай ас екен</w:t>
       </w:r>
-      <w:r w:rsidR="00C84F55">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> ,</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Алтын күміс тас екен</w:t>
       </w:r>
-      <w:r w:rsidR="00C84F55">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007D2E5E" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C84F55" w:rsidRDefault="00F62B26" w:rsidP="008837D4">
+    <w:p w:rsidR="00E330B5" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>5Айида.</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Не ексен соны орасың</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">                                               </w:t>
+        <w:t xml:space="preserve">                                                </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="007D2E5E" w:rsidP="008837D4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>6.</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+        <w:t>6.Інжу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008837D4" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Жері байдың – елі бай</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="001357D8" w:rsidRDefault="00F62B26" w:rsidP="008837D4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Күз ханшайымы</w:t>
       </w:r>
-      <w:r w:rsidR="008837D4" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>: --- Бәрекелді, керемет</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C0E28" w:rsidRPr="001357D8" w:rsidRDefault="000C0E28" w:rsidP="000C0E28">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="330" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Көрініс: « Қайдан келдің, бауырсақ?»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C0E28" w:rsidRPr="001357D8" w:rsidRDefault="000C0E28" w:rsidP="000C0E28">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="330" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Дастарханда шашылып,</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
@@ -9573,1513 +4935,1169 @@
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
         <w:t>— Наубайға келдің қай жақтан?</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
         <w:t>— Диірменнен келдім ұн тартқан.</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>— Диірменге келдің қай жақтан?</w:t>
       </w:r>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
         <w:t>— Даладан келдім кең жатқан.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00412C61" w:rsidRPr="001357D8" w:rsidRDefault="000C0E28" w:rsidP="00412C61">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="300" w:line="330" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008837D4" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ОЙЫН «Көкөністер  мен ж</w:t>
-[...35 lines deleted...]
-        <w:t>себетке жинап ал!»</w:t>
+        <w:t>ОЙЫН «Көкөністер  мен жемістерді себетке жинап ал!»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F62B26" w:rsidRPr="00C84F55" w:rsidRDefault="008837D4" w:rsidP="00C84F55">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="00C84F55" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="300" w:line="330" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00903903" w:rsidRPr="001357D8">
+        <w:t>Ортада шеңбер ішінде көкөністер мен жемістер аралас жатады. Қарама қарсы балалар екі командаға 4 баладан бөлініп тұрады. Қолдарында себеттер. 1,2,3 дегенде бір-бірден барып өз заттарын жинайды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3C4046"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Музыка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">жемістер </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+        <w:t xml:space="preserve"> тоқтағанда ойын аяқталады. Кім көп жинаса сол команда жеңеді.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>аралас жатады. Қара</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00903903" w:rsidRPr="001357D8">
+        <w:t xml:space="preserve">                                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="3C4046"/>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Күз ханшайымы:</w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00903903" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Керемет! Қандай жылдам балалар!  Ал енді </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00412C61" w:rsidRPr="001357D8">
+        <w:t>Керемет! Қандай жылдам балалар!  Ал енді  бізге бір тамаша ән салып беріңдер!</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бізге</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00903903" w:rsidRPr="001357D8">
+        <w:t xml:space="preserve">                                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бір тамаша ән салып беріңдер!</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C84F55">
+        <w:t xml:space="preserve"> Оқушылар   «.Алтын күз» әнін орындайды.     </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00903903" w:rsidRPr="001357D8">
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="333333"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="005C21EF" w:rsidRPr="001357D8">
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алтын күз бен Күз ханшайымы бірге  айтады:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="333333"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00412C61" w:rsidRPr="001357D8">
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="333333"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00903903" w:rsidRPr="001357D8">
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Біз енді кетейік, келесі кездескенше сау болыңдар!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00412C61" w:rsidRPr="001357D8">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="333333"/>
-[...136 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Тәрбие</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+        <w:t>Тәрбиеші:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F62B26" w:rsidRPr="001357D8">
+      <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Құрметті қонақтар, ата-аналар бүгінгі «Алтын күз, әсем айналам, Еліне береке сыйлаған» - атты ертеңгілігімізді аяқтай отырып, күз берекелі, астықт</w:t>
-[...9 lines deleted...]
-        <w:t>ы болсын демекпіз.</w:t>
+        <w:t>Құрметті қонақтар, ата-аналар бүгінгі «Алтын күз, әсем айналам, Еліне береке сыйлаған» - атты ертеңгілігімізді аяқтай отырып, күз берекелі, астықты болсын демекпіз.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C21EF" w:rsidRPr="001357D8" w:rsidRDefault="005C21EF" w:rsidP="005A16E4">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Сөз кезегі мектеп директоры М.Ф.Федянинаға беріледі</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003634D0" w:rsidRPr="001357D8" w:rsidRDefault="005C21EF" w:rsidP="005C21EF">
+    <w:p w:rsidR="00E330B5" w:rsidRPr="001357D8" w:rsidRDefault="00E330B5" w:rsidP="00E330B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001357D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Сөз кезегі Ата-аналарға беріледі</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003634D0" w:rsidRPr="001357D8" w:rsidSect="00DE3278">
+    <w:p w:rsidR="00E21391" w:rsidRDefault="00E21391"/>
+    <w:sectPr w:rsidR="00E21391" w:rsidSect="00DE3278">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:hideSpellingErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007C2E01"/>
-[...42 lines deleted...]
-    <w:rsid w:val="00F62B26"/>
+    <w:rsidRoot w:val="00F97658"/>
+    <w:rsid w:val="00E21391"/>
+    <w:rsid w:val="00E330B5"/>
+    <w:rsid w:val="00F97658"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3639D510-9EB1-4EA6-AAC4-C773B03A71FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DE3278"/>
+    <w:rsid w:val="00E330B5"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F62B26"/>
+    <w:rsid w:val="00E330B5"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00F62B26"/>
-[...211 lines deleted...]
-    <w:rsid w:val="00F62B26"/>
+    <w:rsid w:val="00E330B5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...53 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1313</Words>
+  <Words>1314</Words>
   <Characters>7490</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
+  <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8786</CharactersWithSpaces>
+  <CharactersWithSpaces>8787</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>10-komputer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>