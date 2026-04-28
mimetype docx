--- v0 (2026-01-15)
+++ v1 (2026-04-28)
@@ -1,730 +1,933 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="sldx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
+    <w:p w:rsidR="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
       <w:pPr>
         <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0021291C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">Анализ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E2FF6">
+      </w:pPr>
+      <w:r w:rsidRPr="00813D74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>работы  библиотеки за 2022- 2023</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0021291C">
+        <w:t xml:space="preserve">2022-2023 оқу жылындағы </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0021291C">
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>уч</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0021291C">
+        <w:t xml:space="preserve">ітапхананың </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>. год.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>жұмысын талдау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Кітаптың оқырманға жақындауына дәстүрлі форма ықпал етеді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кітапхана жұмысы - кітап көрмесі. Кітап көрмесі жақсы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кітапты насихаттау формасы және біздің кітапханаларда бұл жұмыс түрі кеңінен қолданылады. Кітапханада үнемі жұмыс істейтін кітап көрмелері бар, олар жаңадан келіп түскен әдебиеттермен және мерзімді басылымдардан алынған материалдармен үнемі жаңартылып отырады. Сондай-ақ жылдың мерейтойлық және атаулы күндеріне арналған түрлі көрмелер мен тақырыптық сөрелер ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Кітаптардағы барлық даналық»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Абай күніне орай;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* «Сіздің құқықтарыңыз әлемі»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Конституция күніне орай;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Әлемде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаншалықты қызықты»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Білім күніне)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• «Отбасы-үй, отбасы-әлем»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жерінің данышпаны»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - М. Әуезовтің 125 жылдығына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• «Ең адал ережелер мұғалімі»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• «Тіл достық көшірмесі» - «Тіл-достық көпірі»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ұлттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұлы тәлімгері» - «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ұлттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұлы тәлімгері»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - А.Байтұрсыновтың 150 жы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лдығына арналған мерейтойлық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00813D74" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ұлы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="a8"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дала</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тарихы» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Республиканың туған күніне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орай;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
         <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="006A2C06" w:rsidRPr="006A2C06" w:rsidRDefault="006A2C06" w:rsidP="006A2C06">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>• «Оқу-отбасылық іс» - (әдеби шығармалар беттеріндегі отбасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
       <w:pPr>
         <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
-        <w:ind w:left="360"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="006A2C06" w:rsidRPr="006A2C06" w:rsidRDefault="006A2C06" w:rsidP="006A2C06">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>* «Евгений Пермяктың әңгімелер әлемінде»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.Маршактың 135 жылдығына орай"ол салған үй";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>• - Д. Мамин-Сібірдің 170 жылдығына "Орал ертегішісі Дмитрий Мамин – Сібірлік";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>• - Астрид Линдгреннің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 115 жылдығына орай "Сиқыршывей әлем Астрид Линдгрен";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>• - Ғабиден Мұстафиннің 120 жылдығына орай «Ғ.Мұстафин шығармашылығының қырлары»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>* - Эдуард Успенскийдің 85 жылдығына орай «Э. Успенскийдің қызықты кейіпкерлері»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>• - «Қыстың қарлы, нәзік ертегісі» және т. б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан халықтарының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тілдері күн</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33C2F" w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іне орай мектеп кітапханасында </w:t>
+      </w:r>
+      <w:r w:rsidR="00A33C2F" w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33C2F" w:rsidRPr="00A33C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тіл - достық көп</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33C2F" w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33C2F" w:rsidRPr="00A33C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>рі</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33C2F" w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A33C2F" w:rsidRPr="00A33C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- Язык - мост дружбы»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> атты кітап көрмесі ұйымдастырылды. Тілдерді оқыту саласындағы ой-өрісін кеңейту, қазіргі тілдің үздік үлгілерімен таныстыру,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ана тілінің сұлулығы мен өзіндік ерекшелігін көрсету; басқа халықтардың тілдеріне деген құрмет сезімін және бірегей ана тілінің сақталуына жауапкершілік сезімін тәрбиелеу. Тілде халықтың даналығы жатыр. Ана тілін білмейтін адам өз халқының тарихын және өз Отанының тарихын біле алмайды. Тілдер мен мәдениеттердің бірлігі-болашақты құруға</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33C2F" w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болатын монолит егеменді </w:t>
+      </w:r>
+      <w:r w:rsidR="00A33C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еспубликаның күші.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00813D74" w:rsidRPr="00F306D4" w:rsidRDefault="00813D74" w:rsidP="00813D74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC4991" w:rsidRPr="00A33C2F" w:rsidRDefault="006A2C06" w:rsidP="00A33C2F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="294" w:lineRule="atLeast"/>
-        <w:ind w:left="720"/>
-[...551 lines deleted...]
-          <w:iCs/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1866CB20" wp14:editId="3A8B5AA6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4063365</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>5833110</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2182495" cy="3619500"/>
             <wp:effectExtent l="19050" t="0" r="8255" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="41" name="Рисунок 2" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-09-06 at 11.01.32.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-09-06 at 11.01.32.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
@@ -734,964 +937,584 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2182495" cy="3619500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4991" w:rsidRDefault="00BC4991" w:rsidP="00BC4991">
+    <w:p w:rsidR="00BC4991" w:rsidRPr="00F306D4" w:rsidRDefault="00BC4991" w:rsidP="00BC4991">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
-      </w:pPr>
-[...93 lines deleted...]
-    <w:p w:rsidR="00BC4991" w:rsidRDefault="00BC4991" w:rsidP="00BC4991">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E2FF6" w:rsidRPr="00F306D4" w:rsidRDefault="007E2FF6" w:rsidP="00BC4991">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="007E2FF6" w:rsidRDefault="007E2FF6" w:rsidP="00BC4991">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E2FF6" w:rsidRPr="00F306D4" w:rsidRDefault="007E2FF6" w:rsidP="00BC4991">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="007E2FF6" w:rsidRDefault="007E2FF6" w:rsidP="00BC4991">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E2FF6" w:rsidRPr="00F306D4" w:rsidRDefault="007E2FF6" w:rsidP="00BC4991">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w:rsidR="00BC4991" w:rsidRPr="006C7ED1" w:rsidRDefault="00BC4991" w:rsidP="00BC4991">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC2F44" w:rsidRPr="006C7ED1" w:rsidRDefault="00BC2F44" w:rsidP="00BC2F44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00BC2F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Так же к</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>А.Байтұрсыновтың туғанына 150 жыл толуына орай кіта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пханада </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7ED1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Ұлттың ұлы тәлімгер</w:t>
+        <w:t xml:space="preserve">Ұлттың ұлы </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006C7ED1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>і</w:t>
+        <w:t>тәлімгері</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="006C7ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Великий</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006C7ED1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Великий наставник нации</w:t>
+        <w:t xml:space="preserve"> наставник нации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="007C4075">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4991" w:rsidRPr="00791EF1" w:rsidRDefault="007E2FF6" w:rsidP="00BC4991">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00BC2F44" w:rsidRPr="00BC2F44" w:rsidRDefault="00BC2F44" w:rsidP="00BC2F44">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC2F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ахмет Байтұрсыновтың бүкіл өмірі қазақтардың өзін-өзі анықтауы, мәдениеттің, білім мен ғылымның дамуы, ғасырлар бойы ұлт рухының өзіндік халық шығармашылығының сақталуы туралы жалынды қамқорлыққа толы болды. 1923 жылы М. Әуезов Байтұрсыновтың қазақ халқына сіңірген баға жет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пес еңбегін ескере отырып, оны «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зиялыларының көсемі»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>деп атағаны кездейсоқ емес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC2F44" w:rsidRPr="00F306D4" w:rsidRDefault="00BC2F44" w:rsidP="00BC2F44">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>А.Байтұрсыновтың жан-жақты таланты оған поэзия, публицистика, ғылым және мәдениеттің басқа салаларында қаламның күшін сынап көруге мүмкіндік берді. Ол ғалым, көптеген оқулықтардың құрастырушысы, аудармашы, этнографтар ғана емес, сонымен қатар кішкентай балаларға арналған көптеген өлеңдердің авторы. Оның өлеңдерін балалар тез есте сақтап, сауаттылықты үйренді. Ахмет балалар мен ересектердің бас әрпімен ұстаз болған. Ол қазақ ғылымы мен мәдениетінің жарқын сәулесі болды және халық жадында қалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC2F44" w:rsidRPr="00F306D4" w:rsidRDefault="00BC2F44" w:rsidP="00BC2F44">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC2F44" w:rsidRPr="00F306D4" w:rsidRDefault="00BC2F44" w:rsidP="00BC2F44">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазан айының екінші жексенбісінде ел дәстүрге айналған Отбасы күнін атап өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC2F44" w:rsidRPr="00F306D4" w:rsidRDefault="00BC2F44" w:rsidP="00BC2F44">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мектеп кітапханасының оқырмандары «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тбасы – бұл үй, отбасы – бұл әлем» көрмесінде отбасының рөлі, отбасылық қарым-қатынас құру, балаларды тәрбиелеу туралы кітаптармен танысты. Көрмедегі кітаптар екі бөлімге бөлінген: «бақытты жақсы көріңіз және бағалаңыз – ол отбасында туады» және «кітапты отбасы шеңберіне алыңыз». Әр бөлімде оқырман өмірдегі қиыншылықтарды қалай жеңуге және көптеген жылдар бойы сүйіспеншілік пен сенімді сақтауға қатысты көптеген қызықты материалдарды тапты. Бұл кітаптардың барлығы әр түрлі уақытта жазылғанымен, әрдайым сұранысқа ие адами қасиеттер туралы – көршісіне деген мейірімділік пен сүйіспеншілік, жанашырлық пен жанқиярлық туралы айтады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC2F44" w:rsidRPr="00F306D4" w:rsidRDefault="00BC2F44" w:rsidP="00BC2F44">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E2FF6" w:rsidRPr="00BC2F44" w:rsidRDefault="00BC2F44" w:rsidP="00BC2F44">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC2F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Спорттық тақырыптағы сюжеті бар көркем әдебиетті оқу-қызықты іс. Біріншіден, бұл сипатына, географиялық орналасуына және басқа себептерге байланысты сіз болмайтын жағдайларға бару мүмкіндігі. Екіншіден, мәтіндердің көркемдік экспрессивтілігінің арқасында автор бел</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>гілеген спорттың жаңа қырларын «ашуға»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады. Спорт бүгінде адам өмірінің барлық салаларымен байланысты. ХХ ғасырда әдебиет спортқа және оның әртүрлі түрлеріне қатты назар аударды. Сүйікті кітаптардың көптеген кейіпкерлері кез-келген танымал спорт</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шылармен бәсекелесе алады. </w:t>
+      </w:r>
+      <w:r w:rsidR="00027A8C" w:rsidRPr="00027A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A8C" w:rsidRPr="00027A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...231 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Библиочемпионат,</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A8C" w:rsidRPr="00027A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе әдебиеттегі спорт»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6-7 сынып оқушыларына арналған интерактивті ойын деп аталды. Балалар ұсынылған үш жауаптың ішінен дұрыс жауапты таңдап, спорт пен әдебиетке қатысты сұрақтарға жауап беруі керек еді. Ойында олар ең сүйікті балалар кітаптарының сюжеттері туралы білімдерін пайдаланды:</w:t>
+      </w:r>
+      <w:r w:rsidR="00124769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00124769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>қарт</w:t>
+      </w:r>
+      <w:r w:rsidR="00124769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Хоттабыч», «Алиса ғажайыптар елінде», «Электроника қызықтары</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00124769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00124769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00124769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00124769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00124769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кішкентай </w:t>
+      </w:r>
+      <w:r w:rsidR="00124769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мук»</w:t>
+      </w:r>
+      <w:r w:rsidR="00124769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және басқалар. Іс-шара көңілді,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әрі қызықты өтті.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E2FF6" w:rsidRDefault="007E2FF6" w:rsidP="001C6D45">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="2D3748"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC4991">
-[...58 lines deleted...]
-    <w:p w:rsidR="007E2FF6" w:rsidRDefault="007E2FF6" w:rsidP="007E2FF6">
+    </w:p>
+    <w:p w:rsidR="007E2FF6" w:rsidRDefault="007E2FF6" w:rsidP="001C6D45">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="2D3748"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B771BC">
-[...316 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00EF5B7B" w:rsidRPr="00D3392E" w:rsidRDefault="00EF5B7B" w:rsidP="00EF5B7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EF5B7B" w:rsidRDefault="00EF5B7B" w:rsidP="00EF5B7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EF5B7B" w:rsidRPr="002D07FE" w:rsidRDefault="00EF5B7B" w:rsidP="00EF5B7B">
       <w:pPr>
@@ -1713,51 +1536,51 @@
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2333625" cy="1512689"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="47" name="Рисунок 8" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 08.46.20 (2).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 08.46.20 (2).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2333370" cy="1512524"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1777,51 +1600,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1866900" cy="1504950"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="48" name="Рисунок 2" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 08.46.18 (11).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 08.46.18 (11).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect r="30210"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1866900" cy="1504950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1850,51 +1673,51 @@
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1733550" cy="1390650"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="49" name="Рисунок 7" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 08.46.17 (3).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 08.46.17 (3).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect l="9266" r="20463"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1733550" cy="1390650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1905,51 +1728,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2362200" cy="1512927"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="50" name="Рисунок 3" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 08.46.18 (17).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 08.46.18 (17).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print"/>
+                    <a:blip r:embed="rId10" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2361819" cy="1512683"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1959,51 +1782,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2016125" cy="1512094"/>
             <wp:effectExtent l="19050" t="0" r="3175" b="0"/>
             <wp:docPr id="51" name="Рисунок 1" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 09.40.19.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 09.40.19.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print"/>
+                    <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2016125" cy="1512094"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2019,51 +1842,51 @@
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1911350" cy="1433513"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="53" name="Рисунок 2" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 09.40.16.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 09.40.16.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:blip r:embed="rId12" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1911705" cy="1433779"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2119,51 +1942,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2679404" cy="1724025"/>
             <wp:effectExtent l="19050" t="0" r="6646" b="0"/>
             <wp:docPr id="54" name="Рисунок 3" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 14.52.17 (10).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 14.52.17 (10).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print"/>
+                    <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect t="35004" r="14067" b="33908"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2679404" cy="1724025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2173,305 +1996,378 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2435855" cy="1724025"/>
             <wp:effectExtent l="19050" t="0" r="2545" b="0"/>
             <wp:docPr id="56" name="Рисунок 4" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 14.52.17 (5).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-09-19 at 14.52.17 (5).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print"/>
+                    <a:blip r:embed="rId14" cstate="print"/>
                     <a:srcRect l="2368" t="29836" r="8774" b="32654"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2435860" cy="1724029"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF5B7B" w:rsidRDefault="00EF5B7B" w:rsidP="00EF5B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5B7B" w:rsidRDefault="00EF5B7B" w:rsidP="00EF5B7B">
+    <w:p w:rsidR="00EF5B7B" w:rsidRDefault="00113244" w:rsidP="00EF5B7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00EF5B7B" w:rsidRDefault="00EF5B7B" w:rsidP="00EF5B7B">
+      <w:r w:rsidRPr="00113244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:w w:val="0"/>
+          <w:sz w:val="0"/>
+          <w:szCs w:val="0"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3 қарашада С.Я. Маршактың туғанына 135 жыл толды. Біздің елде бала кезінен естімеген, оның өлеңдерін білмейтін бала болуы екіталай:" Багаж"," ақымақ тышқан туралы ертегі"," доп", " тордағы балалар және т. б.. 4-сынып оқушылары үшін кітапханада "ақылды және ақылды" интеллектуалды ойыны өткізілді. Содан кейін С.Я. Маршактың шығармалары ойын түрінде еске алынып, қайталанды. Іс-шара соңында "ол салған үй" кітап көрмесінде балалар автордың бала кезінен белгілі кітаптарын тағы бір рет тамашалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00113244" w:rsidRDefault="00113244" w:rsidP="00113244">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF5B7B">
+      <w:r w:rsidRPr="00113244">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>3 ноября исполнилось 135 лет со дня рождения  С. Я. Маршака. В</w:t>
-[...4 lines deleted...]
-          <w:color w:val="222222"/>
+        <w:t xml:space="preserve">3 қарашада С.Я. Маршактың туғанына 135 жыл толды. Біздің елде бала кезінен естімеген, оның өлеңдерін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ряд ли найдётся ребёнок в нашей стране, который еще в  детстве не слышал, не знал бы  его стихов</w:t>
+        <w:t>білмейтін бала болуы екіталай: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жүк»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, «</w:t>
+      </w:r>
+      <w:r w:rsidR="006908F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ақымақ тышқан туралы ертегі»,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006908F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="006908F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>доп», «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тордағы балалар және т. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00EF5B7B">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="00113244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> :</w:t>
+        <w:t>б..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00EF5B7B">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="00113244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «Багаж», «Сказка о глупом мышонке», «Мяч», «Детки в клетке и др.. Для учащихся  4-х классов </w:t>
-[...4 lines deleted...]
-          <w:color w:val="222222"/>
+        <w:t xml:space="preserve"> 4-сы</w:t>
+      </w:r>
+      <w:r w:rsidR="006908F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">в библиотеке </w:t>
-[...5 lines deleted...]
-          <w:color w:val="222222"/>
+        <w:t>нып оқушылары үшін кітапханада «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>была</w:t>
-[...5 lines deleted...]
-          <w:color w:val="222222"/>
+        <w:t>ақылды және ақылды</w:t>
+      </w:r>
+      <w:r w:rsidR="006908F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="222222"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лар</w:t>
+      </w:r>
+      <w:r w:rsidR="006908F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> провел</w:t>
-[...4 lines deleted...]
-          <w:color w:val="222222"/>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>а интеллектуальная  игра</w:t>
-[...4 lines deleted...]
-          <w:color w:val="222222"/>
+        <w:t xml:space="preserve"> интеллектуалды ойыны өткізілді. Содан кейін С.Я. Маршактың шығармалары ойын түрінде еске алыны</w:t>
+      </w:r>
+      <w:r w:rsidR="006908F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «Умники и умницы» С начала ребята  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="565451"/>
+        <w:t>п, қайталанды. Іс-шара соңында «ол салған үй»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> кітап көрмесінде балалар автордың бала кезінен белгілі кітаптарын тағы бір рет тамашалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00113244" w:rsidRDefault="00113244" w:rsidP="00EF5B7B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>познакомились с жизнью и творчеством поэта. </w:t>
-[...19 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00EF5B7B" w:rsidRDefault="00EF5B7B" w:rsidP="00EF5B7B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF5B7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3218879" cy="1808360"/>
             <wp:effectExtent l="19050" t="0" r="571" b="0"/>
             <wp:docPr id="79" name="Рисунок 10" descr="C:\Users\Admin\AppData\Local\Microsoft\Windows\INetCache\Content.Word\WhatsApp Image 2022-11-03 at 11.49.42.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10" descr="C:\Users\Admin\AppData\Local\Microsoft\Windows\INetCache\Content.Word\WhatsApp Image 2022-11-03 at 11.49.42.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print"/>
+                    <a:blip r:embed="rId15" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3226653" cy="1812728"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2482,51 +2378,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1533525" cy="2990850"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="80" name="Рисунок 22" descr="C:\Users\Admin\AppData\Local\Microsoft\Windows\INetCache\Content.Word\WhatsApp Image 2022-11-03 at 11.49.42 (2).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 22" descr="C:\Users\Admin\AppData\Local\Microsoft\Windows\INetCache\Content.Word\WhatsApp Image 2022-11-03 at 11.49.42 (2).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print"/>
+                    <a:blip r:embed="rId16" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1533525" cy="2990850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2562,225 +2458,235 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3273830" cy="1838325"/>
             <wp:effectExtent l="19050" t="0" r="2770" b="0"/>
             <wp:docPr id="77" name="Рисунок 11" descr="C:\Users\Admin\AppData\Local\Microsoft\Windows\INetCache\Content.Word\WhatsApp Image 2022-11-03 at 11.49.42 (1).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11" descr="C:\Users\Admin\AppData\Local\Microsoft\Windows\INetCache\Content.Word\WhatsApp Image 2022-11-03 at 11.49.42 (1).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print"/>
+                    <a:blip r:embed="rId17" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3273830" cy="1838325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5B7B" w:rsidRDefault="00EF5B7B" w:rsidP="00EF5B7B">
+    <w:p w:rsidR="00B366C4" w:rsidRDefault="00B366C4" w:rsidP="00EF5B7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021291C">
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> с новинками книжного фонда школы.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кітап-үлкен әлемге </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ашатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>есік» – мұндай т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B366C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ақырып бастауыш сынып оқушыларының ата-аналарын 23 қарашада жалпы мектептегі ата-аналар жиналысына жинады, онда ата-аналарға оқырмандарды кітапханаға тарту үшін мектеп кітапханасының рөлі мен жұмысы туралы айтылды,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«Оқу мектебі-оқу ұлты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B366C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жобасы бойынша мектептің жұмысы ұсынылды,мектептің кітап қорының жаңалықтарымен танысты. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF5B7B" w:rsidRDefault="00EF5B7B" w:rsidP="00EF5B7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0021291C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B6790C">
         <w:object w:dxaOrig="9588" w:dyaOrig="5399">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:201.75pt;height:127.5pt" o:ole="">
-            <v:imagedata r:id="rId20" o:title=""/>
+            <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1748156222" r:id="rId21"/>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1756547032" r:id="rId19"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00EF5B7B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3057525" cy="1952625"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="81" name="Рисунок 5" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-11-24 at 14.51.47.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-11-24 at 14.51.47.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print"/>
+                    <a:blip r:embed="rId20" cstate="print"/>
                     <a:srcRect t="8017" r="-1582" b="5485"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3057525" cy="1952625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2800,51 +2706,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2847975" cy="1883073"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="82" name="Рисунок 2" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-11-24 at 14.51.06.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-11-24 at 14.51.06.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23" cstate="print"/>
+                    <a:blip r:embed="rId21" cstate="print"/>
                     <a:srcRect l="14048"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2856988" cy="1889032"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2854,235 +2760,181 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3000375" cy="1885950"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="83" name="Рисунок 1" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-11-24 at 14.51.07.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-11-24 at 14.51.07.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print"/>
+                    <a:blip r:embed="rId22" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3014562" cy="1894868"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00022343" w:rsidRDefault="00EF5B7B" w:rsidP="00EF5B7B">
-[...84 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00EE210E" w:rsidRDefault="00EE210E" w:rsidP="00EE210E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE210E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13 жыл бойы атап өтілмеген Республика күні биыл күнтізбеге ұлттық мереке ретінде қайта енгізілді. Осы күнг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е дейін 8 сынып оқушылары үшін «Менің Отаным _ Қазақстан»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE210E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ауызша журналы өткізілді. Бұл іс-шараның мақсаты-өз Отанына деген патриоттық сезімді, азаматтық борыш сезімін, болашақ алдындағы жауапкершілікті қалыптастыру. Тарих алдында әркімнің жауапкершілік сезімін қалыптастыру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF5B7B" w:rsidRPr="00EF5B7B" w:rsidRDefault="00BC4991" w:rsidP="0021291C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4D64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
         </w:rPr>
         <w:object w:dxaOrig="7191" w:dyaOrig="5399">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:162pt;height:121.5pt" o:ole="">
-            <v:imagedata r:id="rId25" o:title=""/>
+            <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1748156223" r:id="rId26"/>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1756547033" r:id="rId24"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00BC4991">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="1759868"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="36" name="Рисунок 5" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-10-22 at 09.35.38.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-10-22 at 09.35.38.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27" cstate="print"/>
+                    <a:blip r:embed="rId25" cstate="print"/>
                     <a:srcRect l="2064" t="9121" r="2122" b="44776"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2060038" cy="1762125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -3098,51 +2950,51 @@
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2489560" cy="1150698"/>
             <wp:effectExtent l="19050" t="0" r="5990" b="0"/>
             <wp:docPr id="38" name="Рисунок 1" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-10-22 at 09.10.07.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-10-22 at 09.10.07.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28" cstate="print"/>
+                    <a:blip r:embed="rId26" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2489560" cy="1150698"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -3158,505 +3010,401 @@
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1627019" cy="1647825"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="39" name="Рисунок 4" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-10-22 at 09.10.07 (2).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2022-10-22 at 09.10.07 (2).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29" cstate="print"/>
+                    <a:blip r:embed="rId27" cstate="print"/>
                     <a:srcRect l="17401" t="10853" r="629" b="50775"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1632228" cy="1653101"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5B7B" w:rsidRPr="007E2FF6" w:rsidRDefault="00EF5B7B" w:rsidP="00EF5B7B">
+    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00EE210E" w:rsidRDefault="00EE210E" w:rsidP="00EE210E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="294" w:lineRule="atLeast"/>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00FC23C9" w:rsidRDefault="00FA1400" w:rsidP="00EF5B7B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE210E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Сондай - ақ, Қазақстан Республикасының туған күніне орай ҚР Білім министрлігі мен республикалық ғылы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ми-педагогикалық кітапхана «Менің Республикам»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE210E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> челленджін іске қосты, оған біздің мектептің төрт оқушысы қатысты.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00FC23C9" w:rsidRDefault="00A25CFD" w:rsidP="00EF5B7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00EF5B7B" w:rsidRPr="00FC23C9">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://balkhash.goo.kz/blog/view/14/23070?lang=kz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00FC23C9" w:rsidRDefault="00FA1400" w:rsidP="00EF5B7B">
+    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00FC23C9" w:rsidRDefault="00A25CFD" w:rsidP="00EF5B7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00EF5B7B" w:rsidRPr="00FC23C9">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://fb.watch/gcUCtwk0oI/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00FC23C9" w:rsidRDefault="00FA1400" w:rsidP="00EF5B7B">
+    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00FC23C9" w:rsidRDefault="00A25CFD" w:rsidP="00EF5B7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00EF5B7B" w:rsidRPr="00FC23C9">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://www.facebook.com/100042640715330/videos/489172326559682/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00EF5B7B" w:rsidRDefault="00FA1400" w:rsidP="00EF5B7B">
+    <w:p w:rsidR="00EF5B7B" w:rsidRPr="00EF5B7B" w:rsidRDefault="00A25CFD" w:rsidP="00EF5B7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00EF5B7B" w:rsidRPr="00FC23C9">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://www.instagram.com/reel/CjzuFNhI_Wc/?igshid=YmMyMTA2M2Y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EF5B7B" w:rsidRPr="00FC23C9">
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRPr="00EF5B7B" w:rsidRDefault="00EF5B7B" w:rsidP="0021291C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="0021291C" w:rsidRPr="00EF5B7B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
+    <w:p w:rsidR="00BC22D5" w:rsidRPr="00F306D4" w:rsidRDefault="00BC22D5" w:rsidP="00BC22D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-    <w:p w:rsidR="0021291C" w:rsidRPr="0021291C" w:rsidRDefault="001C6D45" w:rsidP="0021291C">
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC22D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әр адамның Отанға деген сүйіспеншілігі бар. Сіз Отанды сүюге мәжбүрлей алмайсыз. Махаббатты ояту кере</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>к. Бернард Шоу былай деп жазды: «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC22D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>...патриотизм: сенің елің басқаларға қарағанда жақсы деген сені</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>м, өйткені сен сонда туылғансың»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC22D5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазіргі Қазақстанның шежіресі 1991 жылдың 16 желтоқсанынан басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D31692" w:rsidRPr="00F306D4" w:rsidRDefault="00D31692" w:rsidP="00D31692">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...106 lines deleted...]
-    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D31692" w:rsidRPr="00F306D4" w:rsidRDefault="00D31692" w:rsidP="00D31692">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> А. С.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D31692" w:rsidRPr="00F306D4" w:rsidRDefault="00D31692" w:rsidP="00D31692">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Кітапханада рәсімделген «тарих фонындағы үш нышан» кітап көрмесі патриотизмге, өз Отанына деген мақтаныш пен сүйіспеншілік сезіміне, қазақ халқының мәдениеті мен тарихи мұрасына деген құрмет пен қызығушылыққа, түрлі ұлт өкілдері арасындағы достық қарым-қатынасқа тәрбиелеу міндетін қояды. 3 «Б» сынып оқушылары үшін кітапхана қорынан кітаптар ұсынылды. Балалар еліміздің тарихы мен мәдениеті туралы кітаптармен танысты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D31692" w:rsidRPr="00D31692" w:rsidRDefault="00D31692" w:rsidP="00D31692">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Іс-шара Отанымыз туралы өлеңдер оқумен (Данил Липп пен Карина Цой) және тілектер сөздерімен аяқталды: бейбітшілік пен тыныштық, бірлік пен өркендеу. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Балаларды сынып жетекшісі А.С.Тунгишбаева дайындады.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C6D45" w:rsidRDefault="001C6D45" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6D45">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3409950" cy="1659072"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="85" name="Рисунок 6" descr="У каждого человека есть чувство любви к Родине. Нельзя принуждать любить Родину. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="У каждого человека есть чувство любви к Родине. Нельзя принуждать любить Родину. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35" cstate="print"/>
+                    <a:blip r:embed="rId32" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3409950" cy="1659072"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -3677,229 +3425,188 @@
       </w:pPr>
       <w:r w:rsidRPr="001C6D45">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3427317" cy="1781175"/>
             <wp:effectExtent l="19050" t="0" r="1683" b="0"/>
             <wp:docPr id="86" name="Рисунок 12" descr="https://i.postimg.cc/7PXKsb4z/WhatsApp_Image_2022-12-13_at_14.09.02.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 12" descr="https://i.postimg.cc/7PXKsb4z/WhatsApp_Image_2022-12-13_at_14.09.02.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36" cstate="print"/>
+                    <a:blip r:embed="rId33" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3428029" cy="1781545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C6D45" w:rsidRDefault="001C6D45" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4991" w:rsidRDefault="00BC4991" w:rsidP="006A2C06">
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="004F311D" w:rsidRPr="004F311D" w:rsidRDefault="004F311D" w:rsidP="004F311D">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Менің Тәуелсіз Қазақстаным» - 5-6 сынып оқушыларына арналған станциялар бойынша ойын осылай аталды. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Станцияның бірі осы іс-шараның «кітапханалық»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мақсаты деп аталды:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="004F311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әдебиет бойынша оқушылардың танымдық іс-әрекетін жандандыру; шығармашылық қабілеттерін дамыту, сондай-ақ әдеби ел бойынша ерекше саяхат арқылы белсенді оқу үдерісіне тарту. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BC4991" w:rsidRDefault="00BC4991" w:rsidP="00BC4991">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC4991">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4314825" cy="1948413"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="33" name="Рисунок 2" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-12-12 at 16.13.15.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-12-12 at 16.13.15.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37" cstate="print"/>
+                    <a:blip r:embed="rId34" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4314825" cy="1948413"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -3919,395 +3626,331 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4314825" cy="2427089"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="35" name="Рисунок 4" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-12-12 at 16.16.33.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\Admin\Downloads\WhatsApp Image 2022-12-12 at 16.16.33.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38" cstate="print"/>
+                    <a:blip r:embed="rId35" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4319832" cy="2429905"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4991" w:rsidRDefault="00BC4991" w:rsidP="0021291C">
+    <w:p w:rsidR="004F311D" w:rsidRPr="004F311D" w:rsidRDefault="004F311D" w:rsidP="004F311D">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ітапханада</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өткізілетін барлық іс-шаралар оқытуды ілгерілетуге, оқу қызығушылықтарын қалыптастыруға және оқушыларды оқу процесіне тартуға бағытталған. Демалыс-бұл қызықты саяхаттар, қызықты кездесулер мен ашылулар, достарыңызбен қарым-қатынас жасау үшін тамаша уақыт. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Қыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оқимыз»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акциясы қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ысқы мектеп демалысы күндері оқудан ләззат алуға көмектесті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC4991" w:rsidRPr="004F311D" w:rsidRDefault="004F311D" w:rsidP="004F311D">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>2023 жылғы 31 желтоқсаннан бастап 8 қаңтар аралығында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оқушылар сүй</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ікті кітабымен кітап парақтарында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызықты саяхатқа аттанды, онда сіз жаңа достармен танысып, таңғажайып жерлерге барып, көптеген жаңа және қызықты нәрселерді біле аласыз. Акцияның арқасында балалар оқудан ләззат алды, біліммен және көркем шығармалармен танысу қуанышын сезінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0021291C" w:rsidRPr="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...175 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="c13"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="c1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E65234">
         <w:rPr>
           <w:rStyle w:val="c1"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2305050" cy="2305050"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="12" name="Рисунок 4" descr="C:\Users\Admin\Downloads\WhatsApp Image 2023-01-06 at 11.48.26.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\Admin\Downloads\WhatsApp Image 2023-01-06 at 11.48.26.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39" cstate="print"/>
+                    <a:blip r:embed="rId36" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2305050" cy="2305050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="c1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t> </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t> Ка</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E65234">
         <w:rPr>
           <w:rStyle w:val="c1"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2276475" cy="2276475"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="13" name="Рисунок 3" descr="C:\Users\Admin\Downloads\WhatsApp Image 2023-01-06 at 11.48.27 (1).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Admin\Downloads\WhatsApp Image 2023-01-06 at 11.48.27 (1).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40" cstate="print"/>
+                    <a:blip r:embed="rId37" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2276475" cy="2276475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4330,51 +3973,51 @@
         <w:rPr>
           <w:rStyle w:val="c1"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2266950" cy="2266950"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Рисунок 2" descr="C:\Users\Admin\Downloads\WhatsApp Image 2023-01-06 at 11.48.27.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Admin\Downloads\WhatsApp Image 2023-01-06 at 11.48.27.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41" cstate="print"/>
+                    <a:blip r:embed="rId38" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2266950" cy="2266950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4384,51 +4027,51 @@
         <w:rPr>
           <w:rStyle w:val="c1"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2809875" cy="1971675"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="11" name="Рисунок 5" descr="C:\Users\Admin\Downloads\WhatsApp Image 2023-01-06 at 11.48.08.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\Admin\Downloads\WhatsApp Image 2023-01-06 at 11.48.08.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42" cstate="print"/>
+                    <a:blip r:embed="rId39" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2824862" cy="1982191"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4439,170 +4082,241 @@
       <w:pPr>
         <w:pStyle w:val="c13"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="c1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="c13"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="c1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
+    <w:p w:rsidR="008A1398" w:rsidRPr="008A1398" w:rsidRDefault="008A1398" w:rsidP="008A1398">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Жыл сайын «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әліпбимен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қоштасу»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1398">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мерекесінен кейін мектеп кітапханасы жаңа оқырмандармен кездесіп, оларға экскурсиялар ұйымдастыр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ады. 23 қаңтарда кітапханаға 1а, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1398">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>б және в сынып оқушылары келді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1398" w:rsidRPr="008A1398" w:rsidRDefault="008A1398" w:rsidP="008A1398">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1398">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Бірінші сынып оқушылары кітаптар әлеміне қызықты саяхат жасады: балалармен кітаптарға ұқыпты қарау, оларды пайдалану ережелері және кітаптарды кітапханаға қайтару мерзімдері, сондай-ақ кітапханадағы тәртіп ережелері туралы әңгімелесті, түрлі-түсті безендірілген кітап көрмелеріне ерекше назар аударыл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ды. Балалар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>абонемент», «оқу залы», «формуляр»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1398">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деген не екенін, әр кітап өз орнында тұрғанын және кітапханада қандай принцип бойынша кітаптар орналасқанын білді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1398" w:rsidRPr="008A1398" w:rsidRDefault="008A1398" w:rsidP="008A1398">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A1398">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Кітапханаға алғашқы бару қызықты, қызықты және танымдық болды. Экскурсия соңында балалар кітапханаға жазылды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, онда оқырмандардың әрқайсысы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1398">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«оқу трекерін»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1398">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алды және кітапхананың тұрақты оқырмандары болуға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>және кітаптарға ұқыпты қарауға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1398">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уәде берді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1398" w:rsidRDefault="008A1398" w:rsidP="008A1398">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
-      <w:r w:rsidRPr="0084511C">
-[...110 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="c13"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="c13"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
@@ -4623,51 +4337,51 @@
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3684827" cy="1789444"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="14" name="Рисунок 1" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\Новая папка (3)\WhatsApp Image 2023-01-23 at 13.46.38.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\Новая папка (3)\WhatsApp Image 2023-01-23 at 13.46.38.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43" cstate="print"/>
+                    <a:blip r:embed="rId40" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3684827" cy="1789444"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4677,51 +4391,51 @@
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1619250" cy="2280635"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Рисунок 3" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\Новая папка (3)\WhatsApp Image 2023-01-23 at 13.46.32.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\Новая папка (3)\WhatsApp Image 2023-01-23 at 13.46.32.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44" cstate="print"/>
+                    <a:blip r:embed="rId41" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1619995" cy="2281684"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4757,51 +4471,51 @@
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3463925" cy="2597944"/>
             <wp:effectExtent l="19050" t="0" r="3175" b="0"/>
             <wp:docPr id="15" name="Рисунок 2" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\Новая папка (3)\WhatsApp Image 2023-01-23 at 13.34.59.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\Новая папка (3)\WhatsApp Image 2023-01-23 at 13.34.59.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45" cstate="print"/>
+                    <a:blip r:embed="rId42" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3463925" cy="2597944"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4838,539 +4552,430 @@
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3637492" cy="2046089"/>
             <wp:effectExtent l="19050" t="0" r="1058" b="0"/>
             <wp:docPr id="17" name="Рисунок 4" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\Новая папка (3)\WhatsApp Image 2023-01-23 at 11.48.54 (1).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\Новая папка (3)\WhatsApp Image 2023-01-23 at 11.48.54 (1).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46" cstate="print"/>
+                    <a:blip r:embed="rId43" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3637492" cy="2046089"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00902948" w:rsidRPr="00902948" w:rsidRDefault="00902948" w:rsidP="00902948">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Кітапханадағы көрме кеңістігі-бұл кез-келген адамға ұнайтын кітап немесе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> іс-әрекет болатын бүкіл әлем. «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Әдеби</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ералаш» - «Оқу мектебі»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жобасы аясында мектеп оқушыларына арналған кітапханаға арналған кітап көрмесінің атауы. Көрме төрт бөлімнен тұрады,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902948" w:rsidRPr="00902948" w:rsidRDefault="00902948" w:rsidP="00902948">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- Бәрін білетін кітаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902948" w:rsidRPr="00902948" w:rsidRDefault="00902948" w:rsidP="00902948">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- Қызықты кітаптар әлемі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902948" w:rsidRPr="00902948" w:rsidRDefault="00902948" w:rsidP="00902948">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- Ертегілердің дана сабақтары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902948" w:rsidRPr="00902948" w:rsidRDefault="00902948" w:rsidP="00902948">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- Менің сүйікті кітап достарым</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902948" w:rsidRPr="00902948" w:rsidRDefault="00902948" w:rsidP="00902948">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>оқырманға ойластырылғ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ан оқу үшін қажет кітаптар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шығармашылық даму үшін ойындар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00902948" w:rsidRPr="00902948" w:rsidRDefault="00902948" w:rsidP="00902948">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ұсынылды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="c13"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...174 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:r w:rsidRPr="00E65234">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2217936" cy="3942998"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="Рисунок 6" descr="C:\Users\Admin\Downloads\WhatsApp Image 2023-01-06 at 12.34.01.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="C:\Users\Admin\Downloads\WhatsApp Image 2023-01-06 at 12.34.01.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47" cstate="print"/>
+                    <a:blip r:embed="rId44" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2217913" cy="3942956"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0084511C">
+    <w:p w:rsidR="000911AE" w:rsidRPr="000911AE" w:rsidRDefault="0021291C" w:rsidP="000911AE">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000911AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF5B7B">
-[...86 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidR="000911AE" w:rsidRPr="000911AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>28 қаңта</w:t>
+      </w:r>
+      <w:r w:rsidR="000911AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рда біздің мектептің оқушылары «Оқуға құштар мектеп»</w:t>
+      </w:r>
+      <w:r w:rsidR="000911AE" w:rsidRPr="000911AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қалалық форумына белсенді қатысты. Негізгі мақсат-қоғамның назарын әдебиетке аудару және оқу керек, пайдалы және сәнді екенін еске салу. Мектеп пен кітапхана балалардың кітап арқылы әлемді білуге деген құштарлығын ешқашан жоғалтпау үшін бәрін жасайды, осылайша оқу олардың бос уақытының негізгі бөлігі болып қала береді. Негізінен оқуда емес, теледидар көруде және компьютерде өскен қазіргі оқушылар енді оқығандарына назар аудара алмайды. Форум балаларға оқуды ілгерілету үшін қолайлы ақпараттық ортаны қалыптастыру, оқитын адамның жағымды және тартымды бейнелерін, кітаптарды, </w:t>
+      </w:r>
+      <w:r w:rsidR="000911AE" w:rsidRPr="000911AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">современные технологии  для </w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> В.  поучаствовали в различных  конкурсах, где проявили свои таланты  и знания. В зале царила атмосфера добра и любви. Встреча прошла в рамках реализации проекта.</w:t>
+        <w:t>әдебиеттерді, кітапханаларды құру, оқымайтын және аз оқитын балаларды белсенді оқуға тарту үшін заманауи технологияларды пайдалануға мүмкіндік берді. Біздің мектептің</w:t>
+      </w:r>
+      <w:r w:rsidR="000911AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкілдері үлкен қызығушылықпен</w:t>
+      </w:r>
+      <w:r w:rsidR="000911AE" w:rsidRPr="000911AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Е. Голубев, А.Деттерер, А. Камаева, А. Филиппова және В. Бытов түрлі байқауларға қатысып, өздерінің таланттары мен білімдерін көрсетті. Залда жақсылық пен махаббат атмосферасы орнады. Кездесу жобаны іске асыру аясында өтті.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5381,102 +4986,102 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2799522" cy="1362075"/>
             <wp:effectExtent l="19050" t="0" r="828" b="0"/>
             <wp:docPr id="25" name="Рисунок 22" descr="28 января учащиеся 10 школы приняли активное участие в городском форуме «Оқуға құштар мектеп»."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 22" descr="28 января учащиеся 10 школы приняли активное участие в городском форуме «Оқуға құштар мектеп»."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48" cstate="print"/>
+                    <a:blip r:embed="rId45" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2799522" cy="1362075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2676525" cy="1357774"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="27" name="Рисунок 25" descr="https://i.postimg.cc/FsSBrpB4/WhatsApp_Image_2023-01-30_at_10.36.14.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="https://i.postimg.cc/FsSBrpB4/WhatsApp_Image_2023-01-30_at_10.36.14.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49" cstate="print"/>
+                    <a:blip r:embed="rId46" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2677082" cy="1358057"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -5513,51 +5118,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2410283" cy="1171246"/>
             <wp:effectExtent l="19050" t="0" r="9067" b="0"/>
             <wp:docPr id="28" name="Рисунок 28" descr="https://i.postimg.cc/GmVtFcjY/WhatsApp_Image_2023-01-30_at_10.36.58.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 28" descr="https://i.postimg.cc/GmVtFcjY/WhatsApp_Image_2023-01-30_at_10.36.58.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50" cstate="print"/>
+                    <a:blip r:embed="rId47" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2410784" cy="1171490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -5567,354 +5172,302 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2714625" cy="1953756"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="31" name="Рисунок 31" descr="https://i.postimg.cc/T3vWngvV/WhatsApp_Image_2023-01-30_at_10.39.09_(1).jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 31" descr="https://i.postimg.cc/T3vWngvV/WhatsApp_Image_2023-01-30_at_10.39.09_(1).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51" cstate="print"/>
+                    <a:blip r:embed="rId48" cstate="print"/>
                     <a:srcRect l="12350" r="20129"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2714625" cy="1953756"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
+    <w:p w:rsidR="000911AE" w:rsidRPr="000911AE" w:rsidRDefault="000911AE" w:rsidP="000911AE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EF5B7B">
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Один из писателей сказал, что книга рождается не тогда, когда издаётся, а когда будет прочитана.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Так давайте же читать: вместе,  вслух</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="000911AE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Жазушылардың бірі кітап шыққан кезде емес, оқылған кезде туылатынын айтты. Соны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мен, оқайық: бірге, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00EF5B7B">
-[...23 lines deleted...]
-        <w:t>«</w:t>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>дауыстап!.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00EF5B7B">
-[...61 lines deleted...]
-      <w:r w:rsidRPr="00EF5B7B">
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Біз бір-бірімізге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911AE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оқимыз: бастауыш сынып оқушысының үлкен оқушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>лармен кездесуі және кітап оқуы»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911AE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Мектеп парламентінің балалары 4 сынып </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқушылары мен қыздарымен бірге «Нұрсәуле – Лучик» сериясындағы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911AE">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">  узнают  еще, когда книга будет прочитана. </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Қазақстан елі бойынша сиқырлы саяхат»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911AE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> атты тамаша кітаппен саяхатқа шықты кіт</w:t>
+      </w:r>
+      <w:r w:rsidR="00535E36">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ап 4 дос-</w:t>
+      </w:r>
+      <w:r w:rsidR="00535E36">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:r w:rsidR="00535E36">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>орсық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911AE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, Бүркіт, Тұлпар және Ақ түйенің шексіз дала мен таулар, шөлдер мен ормандар арқылы саяхаты түрінде салынға</w:t>
+      </w:r>
+      <w:r w:rsidR="00535E36">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>н, елдің өзендері мен көлдерін, б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911AE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">атырлармен бірге балалар бір мың шақырымнан астам жол </w:t>
+      </w:r>
+      <w:r w:rsidR="00535E36">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>жүріп, Ұлы Жібек жолынан өтіп, «Алтын адам»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911AE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - мемлекетіміздің нышандарының бірі туралы біледі. Кітап оқылған кезде тағы қанша қызықты нәрсе үйренеді.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF5B7B" w:rsidRDefault="00EF5B7B" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2695575" cy="2017469"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="59" name="Рисунок 8" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2023-01-10 at 10.58.52.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2023-01-10 at 10.58.52.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52" cstate="print"/>
+                    <a:blip r:embed="rId49" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2695575" cy="2017469"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2692400" cy="1971675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="63" name="Рисунок 4" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2023-01-10 at 10.53.48 (1).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2023-01-10 at 10.53.48 (1).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53" cstate="print"/>
+                    <a:blip r:embed="rId50" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2689671" cy="1969677"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -5939,102 +5492,102 @@
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2827867" cy="1647825"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="60" name="Рисунок 7" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2023-01-10 at 10.53.48 (6).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2023-01-10 at 10.53.48 (6).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54" cstate="print"/>
+                    <a:blip r:embed="rId51" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2824692" cy="1645975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2740025" cy="1646039"/>
             <wp:effectExtent l="19050" t="0" r="3175" b="0"/>
             <wp:docPr id="65" name="Рисунок 5" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2023-01-10 at 10.53.48 (2).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2023-01-10 at 10.53.48 (2).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55" cstate="print"/>
+                    <a:blip r:embed="rId52" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2740025" cy="1646039"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6066,51 +5619,51 @@
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2670374" cy="1647825"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Рисунок 6" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2023-01-10 at 10.53.48 (4).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="C:\Users\Admin\Desktop\фото 22-23 уч.г\WhatsApp Image 2023-01-10 at 10.53.48 (4).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56" cstate="print"/>
+                    <a:blip r:embed="rId53" cstate="print"/>
                     <a:srcRect l="10422"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2670374" cy="1647825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6239,587 +5792,843 @@
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRPr="00826F0D" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRDefault="00EF5B7B" w:rsidP="0021291C">
+    <w:p w:rsidR="00F306D4" w:rsidRPr="00F306D4" w:rsidRDefault="00F306D4" w:rsidP="00F306D4">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 ақпанда мектепте Кітап беру күні өтті. Ежелгі дәуірден бастап сыйлық кітабы өзінің құрметін білдірудің немесе жақсы танысу мүмкіндігінің бір түрі болып </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>саналды .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бүгінде кітап беру дәстүрі өзекті болып отыр: кітап сүйетіндер үшін жаңа мереке – 14 ақп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>анда атап өтілетін Халықаралық к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ітап беру күні пайда болды. Бұл күнтізбедегі жас мерекелердің бірі, ол бүкіл әлемдегі адамдарды балаларға, достарға, кітапханаларға жақсы кітаптар беруге шабыттандыруға арналған, осылайша миллиондаған адамдарға оқуға деген сүйіспеншілікті оятады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F306D4" w:rsidRPr="00F306D4" w:rsidRDefault="00F306D4" w:rsidP="00F306D4">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Біздің мерекенің мақсаты қарапайым және мейірімді – басқа адамға жақсы кітап сыйлау! Егер ол жұмыс істесе, басқа адамдарды дәл осындай керемет әрекетке шабыттандырыңыз және ұйымдастырыңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F306D4" w:rsidRPr="00F306D4" w:rsidRDefault="00F306D4" w:rsidP="00F306D4">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Біз мереке туралы ақпара</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тты және акцияларды алдын ала, а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қпараттық мектеп стендтеріне орналастырдық, ал сынып жетекшілері оқушылар мен олардың ата-аналарына мектеп чаттарында мереке туралы айтып берді. Күні бойы оқушылар үшін үлкен өзгерістер ұйымдастырылды</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F306D4" w:rsidRPr="00F306D4" w:rsidRDefault="00F306D4" w:rsidP="00F306D4">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>1-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сынып оқушылары үшін мектепте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кітапхана </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>пошта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұмыс істеді: кітапхананың көмегімен кітапты белгілі бір адамға беруге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F306D4" w:rsidRPr="00F306D4" w:rsidRDefault="00F306D4" w:rsidP="00F306D4">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>«Маған ұнайды! Ал сіз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> хатта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>р, эсселер, тақырыптар бойынша «түсіндірмелер», «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>сүйікті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кітабыңыз туралы жазыңыз»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>. 8-9 сынып оқушылары үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F306D4" w:rsidRPr="00F306D4" w:rsidRDefault="00F306D4" w:rsidP="00F306D4">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Ашық микрофон»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>: 1-11 сынып оқырмандары сүйікті кітаптары туралы әңгімелейді, кітапхана, кітап және оқудың пайдасы туралы өлеңдер немесе үзінділер оқиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F306D4" w:rsidRPr="00F306D4" w:rsidRDefault="00F306D4" w:rsidP="00F306D4">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Мен бұл кітапты жақсы көремін»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-6 сынып оқырмандары сүйікті кітабына жанашырлық танытып, оған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>«Валентин»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сыйлауға мүмкіндік алды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F306D4" w:rsidRPr="00F306D4" w:rsidRDefault="00F306D4" w:rsidP="00F306D4">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>1-11 сыныптарға арналған әдеби ойындар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бір жұп табыңыз (автор және оның шығармасы;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кітап кейіпкерлерінің жұптары)», «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>әдеби</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мозаика»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (әдеби ке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>йіпкердің портретін бүктеңіз). «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Басқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тырғышты жинап, ертегіні атаңыз», «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>әдеби</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> классиктер»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және т. б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F306D4" w:rsidRPr="00F306D4" w:rsidRDefault="00F306D4" w:rsidP="00F306D4">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Мектеп ұжымы үшін «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ітапқа ғашықтар»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>отоаймағы жұмыс істеді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F306D4" w:rsidRPr="00F306D4" w:rsidRDefault="00F306D4" w:rsidP="00F306D4">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бұл іс-шара кітапхана өмірінің қалыпты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ритмі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жанданды. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F306D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Осындай мерекелерді мүмкіндігінше жиі ұйымдастыруға деген ризашылықпен және тілекпен бұл күн аяқталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F306D4" w:rsidRDefault="00F306D4" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...52 lines deleted...]
-    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="00F306D4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...80 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>БиблиоПочта</w:t>
-[...323 lines deleted...]
-        <w:t xml:space="preserve"> день.</w:t>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2571750" cy="1551385"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Рисунок 1" descr="https://i.postimg.cc/g29NVHH3/WhatsApp_Image_2023-02-14_at_14.13.50.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="https://i.postimg.cc/g29NVHH3/WhatsApp_Image_2023-02-14_at_14.13.50.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57" cstate="print"/>
+                    <a:blip r:embed="rId54" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2570158" cy="1550425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6828,51 +6637,51 @@
       <w:r w:rsidRPr="007B0A0C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2743200" cy="1552575"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="Рисунок 4" descr="https://i.postimg.cc/02SL1Qtd/WhatsApp_Image_2023-02-14_at_14.14.20.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="https://i.postimg.cc/02SL1Qtd/WhatsApp_Image_2023-02-14_at_14.14.20.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58" cstate="print"/>
+                    <a:blip r:embed="rId55" cstate="print"/>
                     <a:srcRect l="5751" t="3550" r="11438"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2743200" cy="1552575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6885,51 +6694,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1285875" cy="2644472"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="20" name="Рисунок 7" descr="https://i.postimg.cc/bwj4yhWX/WhatsApp_Image_2023-02-14_at_14.15.01.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="https://i.postimg.cc/bwj4yhWX/WhatsApp_Image_2023-02-14_at_14.15.01.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59" cstate="print"/>
+                    <a:blip r:embed="rId56" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1285875" cy="2644472"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6939,51 +6748,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2695575" cy="1703427"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="21" name="Рисунок 10" descr="https://i.postimg.cc/brxHLKTb/WhatsApp_Image_2023-02-14_at_15.56.40.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10" descr="https://i.postimg.cc/brxHLKTb/WhatsApp_Image_2023-02-14_at_15.56.40.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60" cstate="print"/>
+                    <a:blip r:embed="rId57" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2695198" cy="1703189"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6993,51 +6802,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1323975" cy="2862648"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="22" name="Рисунок 13" descr="https://i.postimg.cc/rm88K4Hk/WhatsApp_Image_2023-02-14_at_10.02.57_(1).jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13" descr="https://i.postimg.cc/rm88K4Hk/WhatsApp_Image_2023-02-14_at_10.02.57_(1).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61" cstate="print"/>
+                    <a:blip r:embed="rId58" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1323975" cy="2862648"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7062,51 +6871,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3219450" cy="1800225"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="23" name="Рисунок 16" descr="https://i.postimg.cc/GpRQT3xR/WhatsApp_Image_2023-02-14_at_12.39.31_(8)_%E2%80%94_%D0%BA%D0%BE%D0%BF%D0%B8%D1%8F.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 16" descr="https://i.postimg.cc/GpRQT3xR/WhatsApp_Image_2023-02-14_at_12.39.31_(8)_%E2%80%94_%D0%BA%D0%BE%D0%BF%D0%B8%D1%8F.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62" cstate="print"/>
+                    <a:blip r:embed="rId59" cstate="print"/>
                     <a:srcRect t="24400" r="-1501"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3219450" cy="1800225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7116,203 +6925,261 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2600325" cy="1781175"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="24" name="Рисунок 19" descr="https://i.postimg.cc/CK6sPCVh/WhatsApp_Image_2023-02-14_at_12.39.32_(4).jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 19" descr="https://i.postimg.cc/CK6sPCVh/WhatsApp_Image_2023-02-14_at_12.39.32_(4).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63" cstate="print"/>
+                    <a:blip r:embed="rId60" cstate="print"/>
                     <a:srcRect t="11374" r="2847"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2600325" cy="1781175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
-[...60 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w:rsidR="00C66B18" w:rsidRPr="00C66B18" w:rsidRDefault="00C66B18" w:rsidP="00C66B18">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Кітап алм</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>асудың белсенді қатысушылары 4-«А»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сынып оқушылары, сынып жетекшіс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>і Э.Б.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Хасенова болд</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ы. Барлығы риза болды, өйткені ә</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>лемді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кітап арқылы білу өте керемет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C66B18" w:rsidRPr="00C66B18" w:rsidRDefault="00C66B18" w:rsidP="00C66B18">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Акцияға қатысқан оқушыларға кітапханаға сыйға тартылған тамаша кітаптар үшін үлкен рахмет. Кітап әуесқойла</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ры көбейіп, оқу демалысы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>, демалыс және тыныш отбасылық кештердің сенімді серігі болсын. Бұл іс-шара</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...48 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>кітапхана өмірінің қалыпты ритмі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жанданды. Осындай мерекелерді мүмкіндігінше жиі ұйымдастыруға деген ризашылықпен және тілекпен бұл күн аяқталды.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кітапхана сыйға тартушыларына </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>кітап беру күніне қатысқан барлық оқырмандарға шын жүректен алғысым мен ризашылығымды білдіргім келеді.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034667C" w:rsidRDefault="0034667C" w:rsidP="0034667C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -7359,51 +7226,51 @@
         <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3330174" cy="1876425"/>
             <wp:effectExtent l="19050" t="0" r="3576" b="0"/>
             <wp:docPr id="52" name="Рисунок 52" descr="Выражение «Книга – лучший подарок» прочно вошло в нашу повседневную жизнь."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 52" descr="Выражение «Книга – лучший подарок» прочно вошло в нашу повседневную жизнь."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64" cstate="print"/>
+                    <a:blip r:embed="rId61" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3330174" cy="1876425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7412,51 +7279,51 @@
       <w:r w:rsidRPr="00AF2AFC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2304927" cy="2076450"/>
             <wp:effectExtent l="19050" t="0" r="123" b="0"/>
             <wp:docPr id="55" name="Рисунок 55" descr="https://i.postimg.cc/W3phhQB4/WhatsApp_Image_2023-02-15_at_11.21.32_(1).jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 55" descr="https://i.postimg.cc/W3phhQB4/WhatsApp_Image_2023-02-15_at_11.21.32_(1).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65" cstate="print"/>
+                    <a:blip r:embed="rId62" cstate="print"/>
                     <a:srcRect l="14752" t="11966" r="30251"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2304927" cy="2076450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7489,51 +7356,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1581150" cy="2494912"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="58" name="Рисунок 58" descr="https://i.postimg.cc/WpFJgPDD/WhatsApp_Image_2023-02-15_at_11.21.32.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 58" descr="https://i.postimg.cc/WpFJgPDD/WhatsApp_Image_2023-02-15_at_11.21.32.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66" cstate="print"/>
+                    <a:blip r:embed="rId63" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1581150" cy="2494912"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7543,51 +7410,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2395949" cy="1552575"/>
             <wp:effectExtent l="19050" t="0" r="4351" b="0"/>
             <wp:docPr id="61" name="Рисунок 61" descr="https://i.postimg.cc/gjs9r7PG/WhatsApp_Image_2023-02-15_at_11.21.33.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 61" descr="https://i.postimg.cc/gjs9r7PG/WhatsApp_Image_2023-02-15_at_11.21.33.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67" cstate="print"/>
+                    <a:blip r:embed="rId64" cstate="print"/>
                     <a:srcRect l="13148"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2395949" cy="1552575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7597,718 +7464,775 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1649599" cy="1472404"/>
             <wp:effectExtent l="19050" t="0" r="7751" b="0"/>
             <wp:docPr id="64" name="Рисунок 64" descr="https://i.postimg.cc/d1FSd963/WhatsApp_Image_2023-02-15_at_11.28.17.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 64" descr="https://i.postimg.cc/d1FSd963/WhatsApp_Image_2023-02-15_at_11.28.17.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68" cstate="print"/>
+                    <a:blip r:embed="rId65" cstate="print"/>
                     <a:srcRect l="9460" t="570" r="27846"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1653133" cy="1475559"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
-[...84 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00C66B18" w:rsidRPr="00F640F6" w:rsidRDefault="00F640F6" w:rsidP="00F640F6">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66B18" w:rsidRPr="00F640F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Досыңның кім екенін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айт, мен сенің кім екеніңді айтамын»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66B18" w:rsidRPr="00F640F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">деген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>сөз бар. Дәл осындай құқықпен: «оқығаныңызды айтыңыз, мен сізге кім екеніңізді айтамын»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66B18" w:rsidRPr="00F640F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>деп айтуға болады. Сүйетін және оқи алатын адам-бақытты адам. Оның айналасында көптеген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ақылды, мейірімді және а</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66B18" w:rsidRPr="00F640F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>дал достар бар. Бұл достар кітаптар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C66B18" w:rsidRPr="00F640F6" w:rsidRDefault="00C66B18" w:rsidP="00F640F6">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F640F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Неліктен бүгін оқу оқушылар мен жастардың қызығушылығын тоқтатты? Неліктен адамдар оқудан ләззат алуды ұмытып кетті? Сіздің араңызда қуанышпен оқитын адамдар бар ма? Интернет кітапты алмастыра ала ма? Оқу үшін кітаптарды қалай таңдайсыз? Сізге қандай да бір түрде әсер еткен, ұзақ әсер қалдырған, жаныңызда із қалдырған кітаптар бар ма? С</w:t>
+      </w:r>
+      <w:r w:rsidR="00F640F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іздің соңғы оқылған кітабыңыз? </w:t>
+      </w:r>
+      <w:r w:rsidR="00F640F6" w:rsidRPr="00F640F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00FA1400" w:rsidP="0021291C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>«Ашық микрофон»</w:t>
+      </w:r>
+      <w:r w:rsidR="00F640F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F640F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жоғары сынып оқушылары мектеп оқушылары мен қызметкерлеріне осындай сұрақтармен жүгінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F640F6" w:rsidRPr="00F640F6" w:rsidRDefault="00C66B18" w:rsidP="00F640F6">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F640F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Жеке мысалда сауалнамаға қатысқандардың барлығы қағаз кітап қалады және тіпті озық технологиялар дәуірінде де өз құндылығын жоғалтпайды деген қорытындыға келді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F640F6" w:rsidRDefault="00F640F6" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00A25CFD" w:rsidP="0021291C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidR="0021291C" w:rsidRPr="0084511C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0076A3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://youtube.com/shorts/ii1_fSRPrLc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00FA1400" w:rsidP="0021291C">
+    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00A25CFD" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidR="0021291C" w:rsidRPr="0084511C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0076A3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://youtu.be/YdFp0uXlOD8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00FA1400" w:rsidP="0021291C">
+    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00A25CFD" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidR="0021291C" w:rsidRPr="0084511C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0076A3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://youtube.com/shorts/xQWRXDtI2Kw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00FA1400" w:rsidP="0021291C">
+    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00A25CFD" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidR="0021291C" w:rsidRPr="0084511C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0076A3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://youtu.be/s7nCHqJKWQQ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00FA1400" w:rsidP="0021291C">
+    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00A25CFD" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidR="0021291C" w:rsidRPr="0084511C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0076A3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://youtube.com/shorts/_MSx2olW6N8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00FA1400" w:rsidP="0021291C">
+    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00A25CFD" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId74" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidR="0021291C" w:rsidRPr="0084511C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0076A3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://youtu.be/lgaU_kAYhYU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00FA1400" w:rsidP="0021291C">
+    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00A25CFD" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidR="0021291C" w:rsidRPr="0084511C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0076A3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://youtube.com/shorts/bXkjLGdXdcY</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00FA1400" w:rsidP="0021291C">
+    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00A25CFD" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidR="0021291C" w:rsidRPr="0084511C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0076A3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://youtube.com/shorts/u6urSdE6mW8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00FA1400" w:rsidP="0021291C">
+    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00A25CFD" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidR="0021291C" w:rsidRPr="0084511C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0076A3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://youtube.com/shorts/c74bciNoBKA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00FA1400" w:rsidP="0021291C">
+    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00A25CFD" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId78" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidR="0021291C" w:rsidRPr="0084511C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0076A3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://youtube.com/shorts/eFW8yDjLAhM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00FA1400" w:rsidP="0021291C">
+    <w:p w:rsidR="0021291C" w:rsidRPr="0084511C" w:rsidRDefault="00A25CFD" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId79" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidR="0021291C" w:rsidRPr="0084511C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0076A3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://youtube.com/shorts/2hEqp03scVI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
-[...90 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00EE5C12" w:rsidRPr="00EE5C12" w:rsidRDefault="00EE5C12" w:rsidP="00EE5C12">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...70 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Дүниежүзілік кітап және авторлық құқық күні 23 сәуірде атап өтіледі. Бұл мерекенің тарихы 1926 жылы Испания королі Альфонс ХІІІ Ұлттық кітап күнін тойлау туралы жарлық шығарған кезде басталады. Ежелгі кітаптарды қазіргі кітаптармен салыстыра отырып, олардың қаншалықты үлкен өзгерістерге ұшырағанын түсінесіз: Вавилон мен Шумердің сазды тақтайшалары, Египет папирустары, орта ғасырлардағы пергамент кітаптары, бізге таныс қағаз кітаптары және, сайып келгенде, заманауи электронды кітаптар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE5C12" w:rsidRPr="00EE5C12" w:rsidRDefault="00EE5C12" w:rsidP="00EE5C12">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дүниежүзілік кітаптар күні-бұл мереке. Авторлардың, иллюстраторлардың, кітаптардың салтанаты және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ең бастысы - оқу салтанаты. 7 «а»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 «б»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оқушыларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«Мәңгілік ғажайып кітап»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арналған сынып сағатын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мектеп кітапханашысы Т.В.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Якушенко өткізді. Кітаптың адам өміріндегі маңызды рөлі, оның білім берудегі, мәдениеттегі, ғылымдағы және әркімнің жеке басын қалыптастырудағы құнды және таптырмас рөлі туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE5C12" w:rsidRPr="00EE5C12" w:rsidRDefault="00EE5C12" w:rsidP="00EE5C12">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дүниежүзілік кітаптар мен авторлық құқық күні-жақсы кітаптарды оқудың ләззатын, даналық пен үлкен білімді, авторлық құқықты құрметтеуді еске түсірудің тағы бір жағымды себебі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0021291C" w:rsidRDefault="00EE5C12" w:rsidP="00EE5C12">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сол күні кітапханада кітап көрмесі ұйымдастырылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE5C12" w:rsidRPr="00EE5C12" w:rsidRDefault="00EE5C12" w:rsidP="00EE5C12">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2280128" cy="2219325"/>
             <wp:effectExtent l="19050" t="0" r="5872" b="0"/>
             <wp:docPr id="34" name="Рисунок 34" descr="https://i.postimg.cc/ZYDSDWN8/WhatsApp_Image_2023-04-24_at_11.15.21.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 34" descr="https://i.postimg.cc/ZYDSDWN8/WhatsApp_Image_2023-04-24_at_11.15.21.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80" cstate="print"/>
+                    <a:blip r:embed="rId77" cstate="print"/>
                     <a:srcRect t="32125" b="13125"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2280128" cy="2219325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -8317,51 +8241,51 @@
       <w:r w:rsidRPr="007B0A0C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2762250" cy="2417766"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="37" name="Рисунок 37" descr="https://i.postimg.cc/kGLLMtNL/WhatsApp_Image_2023-04-24_at_11.15.22_(1).jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 37" descr="https://i.postimg.cc/kGLLMtNL/WhatsApp_Image_2023-04-24_at_11.15.22_(1).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81" cstate="print"/>
+                    <a:blip r:embed="rId78" cstate="print"/>
                     <a:srcRect t="32000" r="3778" b="20625"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2762250" cy="2417766"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -8379,748 +8303,735 @@
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3253814" cy="1581150"/>
             <wp:effectExtent l="19050" t="0" r="3736" b="0"/>
             <wp:docPr id="43" name="Рисунок 43" descr="https://i.postimg.cc/fTCq0H3Q/WhatsApp_Image_2023-04-20_at_13.18.31.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 43" descr="https://i.postimg.cc/fTCq0H3Q/WhatsApp_Image_2023-04-20_at_13.18.31.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82" cstate="print"/>
+                    <a:blip r:embed="rId79" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3254490" cy="1581479"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2628900" cy="1971675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="29" name="Рисунок 40" descr="«У нас земля одна», под таким названием сегодня прошла встреча в библиотеке посвященная важному празднику — Международному дню Земли."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 40" descr="«У нас земля одна», под таким названием сегодня прошла встреча в библиотеке посвященная важному празднику — Международному дню Земли."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83" cstate="print"/>
+                    <a:blip r:embed="rId80" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2628900" cy="1971675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w:rsidR="00E36C9B" w:rsidRPr="00E36C9B" w:rsidRDefault="0021291C" w:rsidP="00E36C9B">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2900990" cy="1409700"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="46" name="Рисунок 46" descr="https://i.postimg.cc/vmhmRwTS/WhatsApp_Image_2023-04-20_at_13.18.32.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 46" descr="https://i.postimg.cc/vmhmRwTS/WhatsApp_Image_2023-04-20_at_13.18.32.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84" cstate="print"/>
+                    <a:blip r:embed="rId81" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2901593" cy="1409993"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2940193" cy="1428750"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="30" name="Рисунок 49" descr="https://i.postimg.cc/s2GRmFSh/WhatsApp_Image_2023-04-20_at_13.18.33_(1).jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 49" descr="https://i.postimg.cc/s2GRmFSh/WhatsApp_Image_2023-04-20_at_13.18.33_(1).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85" cstate="print"/>
+                    <a:blip r:embed="rId82" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2940804" cy="1429047"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...152 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00E36C9B">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бізде </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ер жалғыз»</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, осындай атаумен кітапханада маңызды мереке — Халықаралық Жер күніне арналған к</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ездесу өтті. Таза су, жер және а</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>уа м</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ерекесі. Кітапхана қонақтары 4 «в»</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сынып </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>оқушылары (сынып жетекшісі И.С.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Новокшонова) болды. Осы мерекеге орай</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C103E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кітапханада «</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кітапты а</w:t>
+      </w:r>
+      <w:r w:rsidR="00C103E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>шу – әлемді ашу»</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36C9B" w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> атты кітап көрмесі ұйымдастырылып, онда жаратылыстану және көркем әдебиет ұсынылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E36C9B" w:rsidRPr="00E36C9B" w:rsidRDefault="00E36C9B" w:rsidP="00E36C9B">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Іс – шараның басында кітапханашы оқушыларға мерекенің тарихы, жер күнінің дәстүрлері, мерекенің рәміздері-эмблема, Ту және қоршаған ортаны қорғау ісінде пл</w:t>
+      </w:r>
+      <w:r w:rsidR="00C103E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>анета халқын біріктіретін б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ейбітшілік қоңырауы туралы айтып берді. Сондай-ақ, балалар біздің планетамыздың экологиялық жағдайы туралы білді, Қазақстанның Қызыл кітабымен танысты, Қазақстанның қорғалатын аумақтары туралы білді, ұлы ағартушылар А.Құнанбаев пен Ы.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C103E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алтынсариннің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шығармашылығымен танысты. Туған өлкенің сұлулығын ғасырлар бойы жырлаған, өз шығармаларында өзінің ерекше поэтикалық әлемі арқылы табиғатының сұл</w:t>
+      </w:r>
+      <w:r w:rsidR="00C103E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>улығын көрсете білген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0021291C" w:rsidRDefault="00E36C9B" w:rsidP="00E36C9B">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Балалар экологиялық викторинаның сұрақтарына белсенді жауап берді, бұл оларға біздің әдемі планетамызды қалай қорғау керектігін және оны одан да әдемі ету үшін не істеу керектігін түсінуге көмектесті!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C103E8" w:rsidRPr="00E36C9B" w:rsidRDefault="00C103E8" w:rsidP="00E36C9B">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2828925" cy="2121694"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="18" name="Рисунок 5" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\фото\WhatsApp Image 2022-12-13 at 14.26.30.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\фото\WhatsApp Image 2022-12-13 at 14.26.30.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86" cstate="print"/>
+                    <a:blip r:embed="rId83" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2828925" cy="2121694"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2533650" cy="2124075"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="19" name="Рисунок 6" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\фото\WhatsApp Image 2022-12-13 at 07.18.59.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="C:\Users\Admin\Desktop\читающая школа 22-23 уч (2)\фото\WhatsApp Image 2022-12-13 at 07.18.59.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87" cstate="print"/>
+                    <a:blip r:embed="rId84" cstate="print"/>
                     <a:srcRect t="18955" r="5225" b="21511"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2533650" cy="2124075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
+    <w:p w:rsidR="0021291C" w:rsidRDefault="00A25CFD" w:rsidP="00A25CFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B26E30">
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00B26E30">
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2020 жылы басталған «Оқуға құштар мектеп»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жобасының бағдарламасы мектеп кітапханасы жұмысының барлық бағыттарын қамтыды. Мектеп күнін өткізу күні біз жобаның көп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00A1665B">
+      <w:r w:rsidRPr="00A25CFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...62 lines deleted...]
-    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
+        <w:t>векторлығын, кітапхана жұмысының әр түрлі бағыттарын ұсындық, ол бір мақсатқа толығымен бағынады: балаларды оқуға тарту. Кітап – бұл барлық бастамалардың өзегі, бұл жобаның негізі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="00A25CFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRPr="00A1665B" w:rsidRDefault="00EF5B7B" w:rsidP="0021291C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2771775" cy="1847850"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="74" name="Рисунок 67" descr="C:\Users\Admin\Desktop\4 блок 3 этаж\3Q1A0496.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 67" descr="C:\Users\Admin\Desktop\4 блок 3 этаж\3Q1A0496.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88" cstate="print"/>
+                    <a:blip r:embed="rId85" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2769459" cy="1846306"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2540231" cy="2171700"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="75" name="Рисунок 68" descr="C:\Users\Admin\Desktop\4 блок 3 этаж\3Q1A0501.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 68" descr="C:\Users\Admin\Desktop\4 блок 3 этаж\3Q1A0501.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89" cstate="print"/>
+                    <a:blip r:embed="rId86" cstate="print"/>
                     <a:srcRect l="22177"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540231" cy="2171700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -9129,51 +9040,51 @@
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="00EF5B7B" w:rsidP="0021291C">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2170713" cy="3257550"/>
             <wp:effectExtent l="19050" t="0" r="987" b="0"/>
             <wp:docPr id="73" name="Рисунок 69" descr="C:\Users\Admin\Desktop\4 блок 3 этаж\3Q1A0512.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 69" descr="C:\Users\Admin\Desktop\4 блок 3 этаж\3Q1A0512.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90" cstate="print"/>
+                    <a:blip r:embed="rId87" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2174207" cy="3262793"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -9182,51 +9093,51 @@
     </w:p>
     <w:p w:rsidR="0021291C" w:rsidRDefault="00EF5B7B" w:rsidP="0021291C">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4826635" cy="3218512"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="68" name="Рисунок 71" descr="C:\Users\Admin\Desktop\4 блок 3 этаж\3Q1A0588.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 71" descr="C:\Users\Admin\Desktop\4 блок 3 этаж\3Q1A0588.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91" cstate="print"/>
+                    <a:blip r:embed="rId88" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4826379" cy="3218341"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -9236,162 +9147,161 @@
     <w:p w:rsidR="0021291C" w:rsidRDefault="0021291C" w:rsidP="0021291C">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3481857" cy="2320183"/>
             <wp:effectExtent l="19050" t="0" r="4293" b="0"/>
             <wp:docPr id="70" name="Рисунок 70" descr="C:\Users\Admin\Desktop\4 блок 3 этаж\3Q1A0547.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 70" descr="C:\Users\Admin\Desktop\4 блок 3 этаж\3Q1A0547.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92" cstate="print"/>
+                    <a:blip r:embed="rId89" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3481857" cy="2320183"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D11123" w:rsidRPr="0021291C" w:rsidRDefault="00D11123">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D11123" w:rsidRPr="0021291C" w:rsidSect="001C6D45">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="850" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="079757AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4665A80"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9460,51 +9370,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AF24F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB46650A"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9583,273 +9493,537 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0021291C"/>
+    <w:rsid w:val="00027A8C"/>
+    <w:rsid w:val="000911AE"/>
+    <w:rsid w:val="00113244"/>
+    <w:rsid w:val="00124769"/>
     <w:rsid w:val="001C6D45"/>
     <w:rsid w:val="0021291C"/>
     <w:rsid w:val="0034667C"/>
     <w:rsid w:val="0047273A"/>
+    <w:rsid w:val="004F311D"/>
+    <w:rsid w:val="00535E36"/>
+    <w:rsid w:val="006908F3"/>
     <w:rsid w:val="006A2C06"/>
     <w:rsid w:val="00764DE4"/>
     <w:rsid w:val="007E2FF6"/>
+    <w:rsid w:val="00813D74"/>
+    <w:rsid w:val="008A1398"/>
+    <w:rsid w:val="00902948"/>
+    <w:rsid w:val="00A25CFD"/>
+    <w:rsid w:val="00A33C2F"/>
+    <w:rsid w:val="00B366C4"/>
     <w:rsid w:val="00B6416D"/>
+    <w:rsid w:val="00BC22D5"/>
+    <w:rsid w:val="00BC2F44"/>
     <w:rsid w:val="00BC4991"/>
+    <w:rsid w:val="00C103E8"/>
+    <w:rsid w:val="00C57FE7"/>
+    <w:rsid w:val="00C66B18"/>
     <w:rsid w:val="00D11123"/>
+    <w:rsid w:val="00D31692"/>
+    <w:rsid w:val="00D915C7"/>
+    <w:rsid w:val="00E22E21"/>
+    <w:rsid w:val="00E36C9B"/>
     <w:rsid w:val="00E64A79"/>
+    <w:rsid w:val="00EE210E"/>
+    <w:rsid w:val="00EE40BD"/>
+    <w:rsid w:val="00EE5C12"/>
     <w:rsid w:val="00EF5B7B"/>
+    <w:rsid w:val="00F306D4"/>
+    <w:rsid w:val="00F640F6"/>
     <w:rsid w:val="00F71F0B"/>
     <w:rsid w:val="00FA1400"/>
     <w:rsid w:val="00FF1D87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="63498FBF"/>
+  <w15:docId w15:val="{9F1B492B-C28B-442B-A014-EA1CCEB2D49C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0021291C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0021291C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
@@ -9950,63 +10124,72 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006A2C06"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="a9">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5B7B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC2F44"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/______Microsoft_Office_PowerPoint2.sldx"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/______Microsoft_Office_PowerPoint1.sldx"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/u6urSdE6mW8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/xQWRXDtI2Kw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100042640715330/videos/489172326559682/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/lgaU_kAYhYU" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/2hEqp03scVI" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balkhash.goo.kz/blog/view/14/23070?lang=kz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/ii1_fSRPrLc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/c74bciNoBKA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/s7nCHqJKWQQ" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/reel/CjzuFNhI_Wc/?igshid=YmMyMTA2M2Y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.emf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/YdFp0uXlOD8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/bXkjLGdXdcY" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fb.watch/gcUCtwk0oI/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/_MSx2olW6N8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/eFW8yDjLAhM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/xQWRXDtI2Kw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/2hEqp03scVI" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/lgaU_kAYhYU" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fb.watch/gcUCtwk0oI/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/______Microsoft_PowerPoint1.sldx"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/ii1_fSRPrLc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/c74bciNoBKA" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/______Microsoft_PowerPoint.sldx"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100042640715330/videos/489172326559682/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/s7nCHqJKWQQ" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/bXkjLGdXdcY" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/YdFp0uXlOD8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/_MSx2olW6N8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/eFW8yDjLAhM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balkhash.goo.kz/blog/view/14/23070?lang=kz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/reel/CjzuFNhI_Wc/?igshid=YmMyMTA2M2Y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/u6urSdE6mW8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10257,81 +10440,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58722D6A-1030-4940-B580-67BE8503D07F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F04EF83-4D2B-4456-9226-0113B88D0086}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3008</Words>
-  <Characters>17150</Characters>
+  <Words>2968</Words>
+  <Characters>16921</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>141</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20118</CharactersWithSpaces>
+  <CharactersWithSpaces>19850</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>