--- v0 (2025-12-09)
+++ v1 (2026-04-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d3ca4c" w14:textId="2d3ca4c">
+    <w:p w14:paraId="95ce180" w14:textId="95ce180">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,447 +76,447 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении правил оказания государственных услуг в сфере психолого-педагогической поддержки, оказываемых местными исполнительными органами"</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>"Психологиялық-педагогикалық қолдау саласындағы жергілікті атқарушы органдар көрсететін мемлекеттік көрсетілетін қызметтерді көрсету тәртібін бекіту туралы"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 27 мамырдағы № 223 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 28 мамырда № 20744 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Утвердить:</w:t>
+      1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) правила оказания государственной услуги "Обследование и оказание психолого-медико-педагогической консультативной помощи детям с ограниченными возможностями" согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      1) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Мүмкіндіктері шектеулі балаларды психологиялық-медициналық-педагогикалық тексеру және оларға консультациялық көмек көрсету" мемлекеттік көрсетілетін қызметті көрсету қағидалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) правила оказания государственной услуги "Реабилитация и социальная адаптация детей и подростков с проблемами в развитии" согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      2) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Дамуында проблемалары бар балалар мен жасөспірімдерді оңалту және әлеуметтік бейімдеу" мемлекеттік көрсетілетін көрсету қағидалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) правила оказания государственной услуги "Прием документов для организации индивидуального бесплатного обучения на дому детей, которые по состоянию здоровья в течение длительного времени не могут посещать организации начального, основного среднего, общего среднего образования" согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      3) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Бастауыш, негізгі орта, жалпы орта білім беру ұйымдарына денсаулығына байланысты ұзақ уақыт бойы бара алмайтын балаларды үйде жеке тегін оқытуды ұйымдастыру үшін құжаттар қабылдау" мемлекеттік көрсетілетін көрсету қағидалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) правила оказания государственной услуги "Прием документов и зачисление в специальные организации образования детей с ограниченными возможностями для обучения по специальным общеобразовательным учебным программам" согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      4) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Арнайы жалпы білім беретін оқу бағдарламалары бойынша оқыту үшін мүмкіндіктері шектеулі балалардың құжаттарын қабылдау және арнайы білім беру ұйымдарына қабылдау" мемлекеттік көрсетілетін көрсету қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Признать утратившими силу некоторые приказы Министра образования и науки Республики Казахстан согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      2. Осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Білім және ғылым министрінің кейбір бұйрықтарының күші жойылды деп танылсын. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      3. Комитету дошкольного и среднего образования Министерства образования и науки Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить: </w:t>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Білім және ғылым министрлігінің Мектепке дейінгі және орта білім комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) размещение настоящего приказа на интернет-ресурсе Министерства образования и науки Республики Казахстан после его официального опубликования;</w:t>
+      2) осы бұйрықты Қазақстан Республикасы Білім және ғылым министрлігі интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства образования и науки Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) настоящего пункта.</w:t>
+      3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Білім және ғылым министрлігінің Заң департаментіне осы тармақтың 1), 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра образования и науки Республики Казахстан.</w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Білім және ғылым вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -535,92 +535,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-            </w:r>
+              <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министр образования и науки </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Республики Казахстан </w:t>
+              <w:t xml:space="preserve">Білім және ғылым министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -722,767 +705,770 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к приказу</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра образования и науки</w:t>
+              <w:t>Білім және ғылым министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">2020 жылғы 27 мамырдағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 27 мая 2020 года № 223</w:t>
+              <w:t xml:space="preserve">№ 223 бұйрығына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Обследование и оказание психолого-медико-педагогической консультативной помощи детям с ограниченными возможностями" (далее - Правила)</w:t>
+        <w:t xml:space="preserve"> "Мүмкіндіктері шектеулі балаларды психологиялық-медициналық-педагогикалық тексеру және оларға консультациялық көмек көрсету" мемлекеттік көрсетілетін қызмет қағидасы (бұдан әрі – Қағида)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Обследование и оказание психолого-медико-педагогической консультативной помощи детям с ограниченными возможностями" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон) и определяют порядок ее предоставления.</w:t>
+      1. "Мүмкіндіктері шектеулі балаларды психологиялық-медициналық-педагогикалық тексеру және оларға консультациялық көмек көрсету" мемлекеттік көрсетілетін қызмет қағидасы (бұдан әрі – Қағида) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және оны қалыптастыру тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используется следующее понятие:</w:t>
+      2. Осы қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) стандарт государственной услуги – перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат, а также иные сведения с учетом особенностей предоставления государственной услуги;</w:t>
+      1) мемлекеттік көрсетілетін қызмет стандарты – мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Государственная услуга "Обследование и оказание психолого-медико-педагогической консультативной помощи детям с ограниченными возможностями" (далее – государственная услуга) оказывается психолого-медико- педагогическими консультациями (далее – услугодатель).</w:t>
+      3. "Мүмкіндіктері шектеулі балаларды психологиялық-медициналық-педагогикалық тексеру және оларға консультациялық көмек көрсету" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) психологиялық-медициналық-педагогикалық консультациялар көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Порядок оказания государственной услуги</w:t>
+        <w:t xml:space="preserve"> 2. Мемлекеттік қызмет көрсетудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Для получения государственной услуги физическое лицо (далее – услугополучатель) обращается в канцелярию услугодателя и/или через веб-портал "электронного правительства" www.egov.kz. </w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушінің кеңсесіне және/немесе "электрондық үкіметтің" www.egov.kz веб-порталына жүгінеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. При обращении через канцелярию услугодателя регистратор назначает дату психолого-медико-педагогического обследования и вносит данные в Журнал предварительной записи детей на консультацию согласно </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам услугополучатель предоставляет в назначенный день психолого-медико-педагогического обследования.</w:t>
+      5. Көрсетілетін қызметті берушінің кеңсесі арқылы жүгінген кезде тіркеуші осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Балаларды консультацияға алдын ала жазу журналына психологиялық-медициналық-педагогикалық тексеру күнін тағайындайды және көрсетілетін қызметті алушыны хабардар етеді. Көрсетілетін қызметті алушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттар пакетін психологиялық-медициналық-педагогикалық тексерудің белгіленген күні ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Предусмотрена предварительная запись по телефону и (или) при непосредственном обращении услугополучателя.</w:t>
+      Телефон арқылы және (немесе) көрсетілетін қызметті алушы тікелей жүгінген кезде алдын ала жазылу көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Электрондық үкімет" www.egov.kz веб-порталы арқылы жүгінген кезде көрсетілетін қызметті алушы "Отбасы" бөлімінде электрондық мемлекеттік қызметті таңдауды, электрондық сұрау салу жолдарын толтыруды және құжаттар топтамасын бекітуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші екі жұмыс күні ішінде көрсетілетін қызметті алушының электрондық сұрау салуын өңдеуді (тексеруді, тіркеуді) жүзеге асырады және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының "жеке кабинетіне" электрондық сұрау салудың мәртебесі және мемлекеттік қызмет көрсету күні туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. При обращении через веб-портал "электронного правительства" www.egov.kz услугополучатель осуществляет выбор электронной государственной услуги в разделе "Семья", заполнение полей электронного запроса и прикрепление пакета документов.</w:t>
+      7. Мемлекеттік қызметті алу үшін кезекте күту уақыты отыз күнтізбелік күнге дейін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Услугодатель в течении двух рабочих дней осуществляет обработку (проверку, регистрацию) электронного запроса услугополучателя и направляет уведомление о статусе электронного запроса и дате психолого-медико-педагогического обследования в "личный кабинет" услугополучателя на портале согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      8. Көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін құжаттардың толық емес тізбесін және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша дайындайды және көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде тіркеуші көрсетілетін қызметті алушы келген кезде белгіленген күні көрсетілетін қызметті алушының деректерін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ПМПК-да Балаларды тексеруді есепке алу журналына енгізеді, құжаттар топтамасын мамандарға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Время ожидания в очереди на психолого-медико-педагогическое обследование составляет до тридцати календарных дней.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+      10. Құжаттар топтамасын алғаннан кейін мамандар ата-анасының (заңды өкілдерінің) қатысуымен баланы психологиялық-медициналық-педагогикалық тексеруді және қызмет берушінің мамандарымен кеңес беруді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Истребование от услугополучателей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+      11. Психологиялық-медициналық-педагогикалық тексеруден кейін көрсетілетін қызметті берушінің мамандары ұсынылған білім беру, медициналық және әлеуметтік қызметтер, білім беру бағдарламасының түрі көрсетілген жазбаша қорытындыны әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия услугодатель в указанные сроки готовит мотивированный отказ в дальнейшем рассмотрении заявления по форме согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+      12. Жазбаша қорытындыға көрсетілетін қызметті берушінің басшысы қол қояды және көрсетілетін қызметті алушыға тексерілген күні беріледі және/немесе көрсетілетін қызметті беруші көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша екі жұмыс күні ішінде электрондық құжат нысанында жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. При предоставлении услугополучателем полного пакета документов регистратор в назначенный день при явке услугополучателя вносит данные услугополучателя в Журнал учета обследования детей в ПМПК согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+      13. Заңының 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингісінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдарына көрсетілетін мемлекеттік қызметті берушінің және (немесе) оның мемлекеттік қызмет көрсету мәселелері бойынша лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. После получения пакета документов специалистами проводится психолого-медико-педагогическое обследование ребенка в присутствии родителей (законных представителей) и консультирование специалистами услугодателя.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+      14. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тікелей мемлекеттік көрсетілетін қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуы тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. После психолого-медико-педагогического обследования специалистами услугодателя формируется письменное заключение с указанием рекомендуемых образовательных, медицинских и социальных услуг, типа образовательной программы.</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1516,578 +1502,515 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Правилам</w:t>
+              <w:t xml:space="preserve">"Мүмкіндіктері шектеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной услуги</w:t>
-[...64 lines deleted...]
-              <w:t>"Обследование и оказание</w:t>
+              <w:t>балаларды психологиялық-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>психолого-медико-</w:t>
+              <w:t xml:space="preserve">медициналық-педагогикалық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>педагогической консультативной</w:t>
+              <w:t xml:space="preserve">тексеру және оларға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">помощи детям </w:t>
+              <w:t xml:space="preserve">консультациялық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с ограниченными возможностями"</w:t>
+              <w:t xml:space="preserve">көмек көрсету" мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсетілетін қызмет қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Журнал предварительной записи детей на консультацию</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+      Балаларды консультацияға алдын ала жазу журналы</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тексеру күні</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата обследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="40"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тексеру уақыты</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Время обследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баланың ТАӘ (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ФИО ребенка(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баланың</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
-[...25 lines deleted...]
-              <w:t>ЖСН</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН ребенка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возраст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ПМПК-ға келу себептері</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание обращения в ПМПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -2142,129 +2065,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Правилам</w:t>
+              <w:t xml:space="preserve">"Мүмкіндіктері шектеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной услуги</w:t>
+              <w:t>балаларды психологиялық-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Обследование и оказание</w:t>
+              <w:t xml:space="preserve">медициналық-педагогикалық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>психолого-медико-</w:t>
+              <w:t xml:space="preserve">тексеру және оларға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>педагогической консультативной</w:t>
+              <w:t xml:space="preserve">консультациялық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">помощи детям </w:t>
+              <w:t xml:space="preserve">көмек көрсету" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с ограниченными возможностями"</w:t>
+              <w:t xml:space="preserve">көрсетілетін қызмет қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -2283,2273 +2219,1977 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Стандарт государственной услуги "Обследование и оказание психолого-медико-педагогической консультативной помощи детям с ограниченными возможностями"</w:t>
+"Мүмкіндіктері шектеулі балаларды психологиялық-медициналық-педагогикалық тексеру және оларға консультациялық көмек көрсету" мемлекеттік көрсетілетін қызмет стандарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Психолого-медико-педагогическая консультация</w:t>
+Психологиялық-медициналық-педагогикалық консультация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Способы предоставления государственной услуги (каналы доступа) </w:t>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="45"/>
-[...34 lines deleted...]
-–веб-портал "электронного правительства": www.egov.kz;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-психологиялық-медициналық-педагогикалық консультация;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- "электрондық үкімет" веб-порталы: www.egov.kz;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="46"/>
-[...146 lines deleted...]
-Максимально допустимое время обслуживания услугополучателя – не более 15 (пятнадцать) минут. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті алу үшін кезекте күту уақыты отыз күнтізбелік күнге дейін құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушіге жүгінген кезде психологиялық-медициналық-педагогикалық қарау күні жүгінген күні белгіленеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы жүгінген кезде психологиялық-медициналық-педагогикалық сараптама күні 2 (екі) жұмыс күні ішінде тағайындалады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минутан аспайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минуттан аспайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсетудің нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="47"/>
-[...34 lines deleted...]
-Бумажная</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="48"/>
-[...62 lines deleted...]
-На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға 6-қосымшаға сәйкес қорытынды немесе 4-қосымшаға сәйкес мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық және (немесе) қағаз түрінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталда мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жолданады және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим лицам.</w:t>
+Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="49"/>
-[...174 lines deleted...]
-2) портале www.egov.kz.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті беруші: Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі – жұма аралығында және көрсетілетін қызметті берушінің Министрліктің www.edu.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш қабылдау және нәтижесін беру көрсетілетін қызметті берушінің белгіленген жұмыс кестесі бойынша жүгінген күні кезекке сәйкес сағат 09.00-ден 17.30-ға дейін атқарылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Порталдың жұмыс кестесі – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған жағдайда Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының 2001 жылғы 13 желтоқсандағы заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініштер қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон және/немесе көрсетілетін қызметті алушының тікелей жүгінуі арқылы алдын ала жазылу қарастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету орындарының мекенжайлары: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті берушінің интернет-ресурсында; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz порталында орналасқан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="50"/>
-[...622 lines deleted...]
-Услугодатель получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) туу туралы куәліктің (тексеру үшін түпнұсқасы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мүгедектігі туралы қорытындының (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) денсаулығына байланысты үйде оқыту қажеттілігі туралы дәрігерлік-консультациялық комиссияның қорытындысы (үйде оқитын балалар үшін) (бар болса).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажет болған жағдайда, көрсетілетін қызметті беруші тереңінен тексеру үшін мынадай құжаттарды қосымша сұратады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) денсаулық сақтау ұйымының алғашқы медициналық құжаттама нысандары: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2010 жылғы 23 қарашадағы № 907 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6697 болып тіркелген) № 112/е "Баланың даму тарихы" нысаны; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 027/е "Амбулаториялық, стационарлық науқастың медициналық картасынан көшірме" нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) білім беру ұйымынан психологиялық-педагогикалық мінездеме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) оқыту тілі бойынша, математикадан жазба жұмыстары, суреттері және іс-әрекетінің басқа да нәтижелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1), 2) тармақшаларындағы құжаттар түпнұсқада және көшірме түрінде көрсетіледі, салыстырылған соң түпнұсқа көрсетілетін қызметті алушыға қайтарылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге портал арқылы жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) туу туралы куәліктің көшірмесі (тексеру үшін түпнұсқасы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мүгедектігі туралы қорытындының көшірмесі (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3)денсаулығына байланысты үйде оқыту қажеттілігі туралы дәрігерлік-консультациялық комиссияның қорытындысы (үйде оқитын балалар үшін) (бар болса).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажет болған жағдайда, көрсетілетін қызметті беруші тереңінен тексеру үшін мынадай құжаттарды қосымша сұратады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) денсаулық сақтау ұйымының алғашқы медициналық құжаттама нысандары: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2010 жылғы 23 қарашадағы № 907 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6697 болып тіркелген) № 112/е "Баланың даму тарихы" нысаны; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 027/е "Амбулаториялық, стационарлық науқастың медициналық картасынан көшірме" нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) білім беру ұйымынан психологиялық-педагогикалық мінездеме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) оқыту тілі бойынша, математикадан жазба жұмыстары, суреттері және іс-әрекетінің басқа да нәтижелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алуға болатын құжаттарды талап етуге жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген қызметті беруші мемлекеттік қызметтерді көрсету кезінде ақпараттық жүйелердегі заңмен қорғалатын құпиялардың қатарына кіретін мәліметтерді пайдалануға көрсетілетін қызметтерді алушының келісімін, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия услугодатель в указанные сроки готовит мотивированный отказ в дальнейшем рассмотрении заявления по форме согласно приложению 4 к настоящим Правилам и направляет в "личный кабинет" портала. </w:t>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін құжаттардың толық емес тізбесін және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша дайындайды және көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" жібереді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="51"/>
-[...118 lines deleted...]
-Электронный запрос третьих лиц, при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на портале, а также посредством зарегистрированного на портале абонентского номера сотовой связи субъекта путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі және жағдайы туралы ақпаратты мемлекеттік қызмет көрсету мәселесі бойынша бірыңғай байланыс орталығы арқылы алу мүмкіндігіне ие.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің мемлекеттік қызметті көрсету мәселелері бойынша ақпараттық қызметінің байланыс телефондары Министрліктің www.edu.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталдағы "жеке кабинеттен" ұсынылған мәліметтер сұратылып отырған тұлғаның келісімі болған жағдайда, сондай-ақ порталдағы хабарламаға жауап ретінде бір реттік парольді беру жолымен немесе қысқа мәтіндік хабарламаны жіберу жолымен субъектінің порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы үшінші тұлғалардың электрондық сұрау салуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4588,390 +4228,451 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Правилам</w:t>
+              <w:t xml:space="preserve">"Мүмкіндіктері шектеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной услуги</w:t>
+              <w:t>балаларды психологиялық-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Обследование и оказание</w:t>
+              <w:t>медициналық-педагогикалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>психолого-медико-</w:t>
+              <w:t xml:space="preserve">тексеру және оларға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>педагогической консультативной</w:t>
+              <w:t xml:space="preserve">консультациялық көмек </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">помощи детям </w:t>
+              <w:t>көрсету" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с ограниченными возможностями"</w:t>
+              <w:t xml:space="preserve">көрсетілетін қызмет қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру ұйымының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    _____________________________________________</w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="54"/>
+        <w:t xml:space="preserve"> Құжаттарды қабылдау туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уважаемый (-ая)______________________ваши документы приняты.</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z100" w:id="55"/>
+      Құрметті ______________________Сіздің құжаттарыңыз қабылданды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Фамилия Имя Отчество</w:t>
-[...170 lines deleted...]
-        <w:t xml:space="preserve">Фамилия, Имя, Отчество: </w:t>
+      Тегі Аты Әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізге тексеруден өту қажеттігін еске саламыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру түрі: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастапқы/қайталама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру күні: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өткізу орны: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПМПК, ППТК, ОО, БҰ ұйымы атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы:____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйым мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орынд.: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі Аты Әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тел.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5007,90 +4708,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к Правилам</w:t>
+              <w:t xml:space="preserve">"Мүмкіндіктері шектеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной услуги</w:t>
+              <w:t>балаларды психологиялық-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Обследование и оказание</w:t>
+              <w:t xml:space="preserve">медициналық-педагогикалық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>психолого-медико-</w:t>
+              <w:t>тексеру және оларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">консультациялық көмек </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету" мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсетілетін қызмет қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5111,77 +4864,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>педагогической консультативной</w:t>
-[...25 lines deleted...]
-              <w:t>с ограниченными возможностями"</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5202,521 +4929,368 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...259 lines deleted...]
-              <w:t>(адрес услугополучателя)</w:t>
+              <w:t xml:space="preserve">(Көрсетілетін қызметті </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының тегі, аты, әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">аты (болған жағдайда) не </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымының атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру ұйымының атауы, мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ: ___________ ЖСН:_________________ Мекенжай:_________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              _______________________________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Құжатты қабылдаудан бас тарту туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   Наименование организации образования, адрес</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="57"/>
+        <w:t xml:space="preserve"> ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармақшасын басшылыққа ала отырып, (Көрсетілетін қызметті беруші ұйымының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ФИО: ___________ИИН:_________________Адрес:_________________</w:t>
-[...67 lines deleted...]
-      <w:bookmarkStart w:name="z112" w:id="60"/>
+                                          бас тарту себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                   ___________________________________________________________</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="61"/>
+      байланысты мемлекеттік қызмет көрсету стандартына сәйкес мемлекеттік қызметті көрсету (Мемлекеттік көрсетілетін қызмет атауы) үшін құжаттар қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исп.: Фамилия, Имя, Отчество</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="62"/>
+      Орынд.: Тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тел.: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Күні: </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5750,152 +5324,165 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5 к Правилам</w:t>
+              <w:t xml:space="preserve">"Мүмкіндіктері шектеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной услуги</w:t>
+              <w:t>балаларды психологиялық-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Обследование и оказание</w:t>
+              <w:t>медициналық-педагогикалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>психолого-медико-</w:t>
+              <w:t xml:space="preserve">тексеру және оларға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>педагогической консультативной</w:t>
+              <w:t xml:space="preserve">консультациялық көмек </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">помощи детям </w:t>
+              <w:t>көрсету" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с ограниченными возможностями"</w:t>
+              <w:t xml:space="preserve">көрсетілетін қызмет қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="64"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Журнал учета обследования детей в ПМПК</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+        <w:t xml:space="preserve"> ПМПК-да балаларды тексеруді есепке алу журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -5934,434 +5521,410 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z118" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баланың ТАӘ (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
-[...15 lines deleted...]
-ФИО ребенка (при его наличии)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ФИО ребенка (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z119" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туылған күні</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тексерілген күні</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата обследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бастапкы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
-[...25 lines deleted...]
-              <w:t>Диагнозы</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диагнозы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предварительный диагноз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекенжайы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Домашний адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ПМПК қорытындысы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заключение ПМПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұсынымдар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рекомендации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -6416,392 +5979,417 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6 к Правилам</w:t>
+              <w:t xml:space="preserve">"Мүмкіндіктері шектеулі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной услуги</w:t>
+              <w:t>балаларды психологиялық-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Обследование и оказание</w:t>
+              <w:t xml:space="preserve">медициналық-педагогикалық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>психолого-медико-</w:t>
+              <w:t xml:space="preserve">тексеру және оларға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>педагогической консультативной</w:t>
+              <w:t xml:space="preserve">консультациялық көмек </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">помощи детям </w:t>
+              <w:t xml:space="preserve">көрсету" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с ограниченными возможностями"</w:t>
+              <w:t xml:space="preserve">көрсетілетін қызмет қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Психологиялық-медициналық-педагогикалық консультация __________ </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Психолого – медико – педагогическая консультация __________ адрес</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="73"/>
+                                                            мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заключение психолого-медико-педагогической консультации</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="74"/>
+        <w:t xml:space="preserve"> Психологиялық-медициналық-педагогикалық консультация қорытындысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ФИО:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="75"/>
+      ТАӘ:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ИИН: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="76"/>
+      ЖСН: </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в том, что был (а) консультирован (а) __________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="77"/>
+      Кеңестен өткені жайлы__________________ тексерілген күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қорытынды </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дата обследования</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="79"/>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Рекомендации по обучению и воспитанию, психолого-педагогической поддержке</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="80"/>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="82"/>
+       2. Оқыту және тәрбиелеу, түзеу-педагогикалық қолдау бойынша ұсынымдар</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Должность и подпись специалиста 1</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="83"/>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Должность и подпись специалиста 2</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="84"/>
+      ПМПК меңгерушісі/басшысы ТАӘ</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дата:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+      1-маманның лауазымы және қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-маманның лауазымы және қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6835,707 +6423,728 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к приказу</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра образования и науки</w:t>
+              <w:t>Білім және ғылым министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">2020 жылғы 27 мамырдағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 27 мая 2020 года № 223</w:t>
+              <w:t xml:space="preserve">№ 223 бұйрығына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="85"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Реабилитация и социальная адаптация детей и подростков с проблемами в развитии" (далее - Правила)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="86"/>
+        <w:t xml:space="preserve"> "Дамуында проблемалары бар балалар мен жасөспірімдерді оңалту және әлеуметтік бейімдеу" мемлекеттік көрсетілетін қызмет қағидасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="87"/>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Реабилитация и социальная адаптация детей и подростков с проблемами в развитии" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="88"/>
+      1. "Дамуында проблемалары бар балалар мен жасөспірімдерді оңалту және әлеуметтік бейімдеу" мемлекеттік көрсетілетін қызмет қағидасы (бұдан әрі – Қағида) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және оны қалыпастыру тәртібін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используется следующее понятие:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="89"/>
+      2. Осы қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) мемлекеттік көрсетілетін қызмет стандарты – мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) стандарт государственной услуги – перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат, а также иные сведения с учетом особенностей предоставления государственной услуги;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="90"/>
+      3. "Дамуында проблемалары бар балалар мен жасөспірімдерді оңалту және әлеуметтік бейімдеу" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) оңалту орталықтары, психологиялық-педагогикалық түзету кабинеттері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Мемлекеттік қызмет көрсетудің тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік көрсетілетін қызметті алу үшін жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің кеңсесі және/немесе "электрондық үкіметтің" www.egov.kz веб-порталы арқылы құжаттар пакетін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Государственная услуга "Реабилитация и социальная адаптация детей и подростков с проблемами в развитии" (далее – государственная услуга) оказывается реабилитационными центрами, кабинетами психолого-педагогической коррекции (далее – услугодатель).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="91"/>
+      Құжаттарды тікелей көрсетілетін қызметті берушінің кеңсесіне ұсынған кезде көрсетілетін қызметті беруші кеңсесінің қызметкері көрсетілетін қызметті алушының құжаттарын қабылдайды және тіркейді және көрсетілетін қызметті берушінің басшысына береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон арқылы және (немесе) көрсетілетін қызметті алушы тікелей жүгінген кезде алдын ала жазылу көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Электрондық үкімет" www.egov.kz веб-порталы арқылы жүгінген кезде көрсетілетін қызметті алушы "Отбасы" бөлімінде электрондық мемлекеттік қызметті таңдауды, электрондық сұрау салу жолдарын толтыруды және құжаттар топтамасын бекітуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші екі жұмыс күні ішінде көрсетілетін қызметті алушының электрондық сұрау салуын өңдеуді (тексеруді, тіркеуді) жүзеге асырады және көрсетілетін қызметті алушының "жеке кабинетіне" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттарды қабылдау туралы хабарламаны жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін құжаттардың толық емес тізбесін және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті алушының құжаттарын көрсетілетін қызметті берушінің басшысы қарайды. Басшы құжаттарды қарағаннан кейін баланы психологиялық-педагогикалық қолдау мен оңалтуды ұйымдастыру үшін мамандарға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті беруші көрсетілетін қызметті алушыны психологиялық-медициналық-педагогикалық қолдау және оңалту курсын жүргізеді. Психологиялық-медициналық-педагогикалық қолдау және оңалту курсы 90 күннен 365 күнге дейінгі аралықты құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Курс аяқталғаннан кейін көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші мамандарының командалық бағасы негізінде ерекше білім берілуіне қажеттілігі бар балаларды психологиялық-медициналық-педагогикалық қолдау және оңалту курсының нәтижелері туралы анықтама беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Психологиялық-медициналық-педагогикалық қолдау және оңалту курсының нәтижелері туралы анықтамаға көрсетілетін қызметті берушінің басшысы қол қояды және көрсетілетін қызметті алушыға медициналық-педагогикалық қолдау және оңалту курсы аяқталған күні беріледі және/немесе көрсетілетін қызметті беруші көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша екі жұмыс күні ішінде электрондық құжат нысанында жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Заңының 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингісінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Порядок оказания государственной услуги</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="92"/>
+        <w:t xml:space="preserve"> 3. Республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдарына көрсетілетін мемлекеттік қызметті берушінің және (немесе) оның мемлекеттік қызмет көрсету мәселелері бойынша лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Для получения государственной услуги физическое лицо (далее – услугополучатель) представляет через канцелярию услугодателя и/или веб-портал "электронного правительства" www.egov.kz пакет документов согласно </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="94"/>
+      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тікелей мемлекеттік көрсетілетін қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуы тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Предусмотрена предварительная запись по телефону и/или при непосредственном обращении услугополучателя.</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="97"/>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Истребование от услугополучателей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
-[...300 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+      13. Мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7569,103 +7178,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 К Правилам</w:t>
+              <w:t xml:space="preserve">"Дамуында проблемалары бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной услуги </w:t>
+              <w:t xml:space="preserve">балалар мен жасөспірімдерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Реабилитация и социальная </w:t>
+              <w:t>оңалту және әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адаптация детей и подростков </w:t>
+              <w:t xml:space="preserve">бейімдеу" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">с проблемами в развитии" </w:t>
+              <w:t>көрсетілетін қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -7684,1769 +7319,1653 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стандарт государственной услуги "Реабилитация и социальная адаптация детей и подростков с проблемами в развитии"</w:t>
+"Дамуында проблемалары бар балалар мен жасөспірімдерді оңалту және әлеуметтік бейімдеу" мемлекеттік көрсетілетін қызмет стандарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кабинеты психолого-педагогической коррекции, реабилитационные центры</w:t>
+Психологиялық-педагогикалық түзету кабинеттері, оңалту орталықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Способы предоставления государственной услуги (каналы доступа) </w:t>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері (қолжеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="109"/>
-[...34 lines deleted...]
-–веб-портал "электронного правительства": www.egov.kz;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)- психологиялық-педагогикалық түзету кабинеттері, оңалту орталықтары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)- "электрондық үкіметтің" веб-порталы: www.egov.kz;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="110"/>
-[...62 lines deleted...]
-3) максимально допустимое время обслуживания - не более 15 минут.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қызмет көрсету мерзімі – 90 күнтізбелік күннен 365 күнтізбелік күнге дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 ( он бес) минуттан аспайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) Қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минуттан аспайды. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсетудің нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="111"/>
-[...34 lines deleted...]
-Бумажная</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z170" w:id="112"/>
-[...62 lines deleted...]
-На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша анықтама беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық және (немесе) қағаз түрінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталда мемлекеттік қызметті көрсету нәтижесі электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жолданады және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим лицам.</w:t>
+Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z172" w:id="113"/>
-[...174 lines deleted...]
-2) портале www.egov.kz.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті беруші: Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 9:00-ден 18:30-ға дейін жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш қабылдау және нәтижесін беру сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 9:00-ден 18:30-ға дейін жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон және/немесе көрсетілетін қызметті алушының тікелей жүгінуі арқылы алдын ала жазылу қарастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған жағдайда Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының 2001 жылғы 13 желтоқсандағы заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініштер қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету орындарының мекенжайлары: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті берушінің интернет-ресурсында; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz порталында орналасқан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="114"/>
-[...202 lines deleted...]
-Услугодатель получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ата-анасының (заңды өкілінің) еркін нысандағы өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) психологиялық-медициналық-педагогикалық консультацияның қорытындысы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы портал арқылы жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ата-анасының (заңды өкілінің) еркін нысандағы өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) психологиялық-медициналық-педагогикалық консультацияның қорытындысы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті беруші Мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При предоставлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия услугодатель в указанные сроки готовит мотивированный отказ в дальнейшем рассмотрении заявления по форме согласно приложению 3 к настоящим Правилам.</w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін құжаттардың толық емес тізбесін және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша жібереді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z185" w:id="115"/>
-[...118 lines deleted...]
-Электронный запрос третьих лиц, при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на портале, а также посредством зарегистрированного на портале абонентского номера сотовой связи субъекта путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі және жағдайы туралы ақпаратты мемлекеттік қызмет көрсету мәселесі бойынша бірыңғай байланыс орталығы арқылы алу мүмкіндігіне ие.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің мемлекеттік қызметті көрсету мәселелері бойынша ақпараттық қызметінің байланыс телефондары Министрліктің www.edu.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталдағы "жеке кабинеттен" ұсынылған мәліметтер сұратылып отырған тұлғаның келісімі болған жағдайда, сондай-ақ порталдағы хабарламаға жауап ретінде бір реттік парольді беру жолымен немесе қысқа мәтіндік хабарламаны жіберу жолымен субъектінің порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы үшінші тұлғалардың электрондық сұрау салуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9485,275 +9004,299 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 К Правилам</w:t>
+              <w:t xml:space="preserve">"Дамуында проблемалары бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной услуги </w:t>
+              <w:t xml:space="preserve">балалар мен жасөспірімдерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Реабилитация и социальная </w:t>
+              <w:t xml:space="preserve">оңалту және әлеуметтік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адаптация детей и подростков </w:t>
+              <w:t xml:space="preserve">бейімдеу" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с проблемами в развитии"</w:t>
+              <w:t xml:space="preserve">көрсетілетін қызмет қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру ұйымының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    _____________________________________________ </w:t>
-[...21 lines deleted...]
-      <w:bookmarkStart w:name="z191" w:id="117"/>
+        <w:t xml:space="preserve"> Құжаттарды қабылдау туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Уведомление о приеме документов</w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve">Дата Фамилия, Имя, Отчество: </w:t>
+      Құрметті ______________________Сіздің құжаттарыңыз қабылданды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі Аты Әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сізге психологиялық-педагогикалық қолдау курсын алу үшін балаңызбен мына </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мекенжай бойынша келу қажеттілігі туралы еске саламыз: _______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                      ППТК, ОО ұйымдары мекенжайы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орынд.: _______________________________ Тел.: Күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі Аты Әкесінің аты</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9789,103 +9332,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 К Правилам</w:t>
+              <w:t xml:space="preserve">"Дамуында проблемалары бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной услуги </w:t>
+              <w:t xml:space="preserve">балалар мен жасөспірімдерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Реабилитация и социальная </w:t>
+              <w:t>оңалту және әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адаптация детей и подростков </w:t>
+              <w:t xml:space="preserve">бейімдеу" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с проблемами в развитии"</w:t>
+              <w:t xml:space="preserve">көрсетілетін қызмет қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9906,51 +9462,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9971,501 +9527,388 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Фамилия, имя, отчество (при его наличии)</w:t>
-[...194 lines deleted...]
-              <w:t>(адрес услугополучателя)</w:t>
+              <w:t xml:space="preserve">(Көрсетілетін қызметті </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алушының тегі, аты, әкесінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (болған жағдайда) не</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымының атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру ұйымының атауы, мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ТАӘ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖСН: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ________________________________________________________________________</w:t>
-[...15 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="119"/>
+        <w:t xml:space="preserve"> Құжатты қабылдаудан бас тарту туралы  ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ФИО: </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z201" w:id="121"/>
+      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармақшасын басшылыққа ала отырып, (Көрсетілетін қызметті беруші ұйымының атауы)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Адрес:</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="125"/>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исп.: Фамилия, Имя, Отчество</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="126"/>
+      бас тарту себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланысты мемлекеттік қызмет көрсету стандартына сәйкес мемлекеттік қызметті көрсету (Мемлекеттік көрсетілетін қызмет атауы) үшін құжаттар қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орынд.: Тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тел.: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z207" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Дата: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
+      Күні: </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10499,103 +9942,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 К Правилам</w:t>
+              <w:t xml:space="preserve">"Дамуында проблемалары бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной услуги </w:t>
+              <w:t xml:space="preserve">балалар мен жасөспірімдерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Реабилитация и социальная </w:t>
+              <w:t xml:space="preserve">оңалту және әлеуметтік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адаптация детей и подростков </w:t>
+              <w:t xml:space="preserve">бейімдеу" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с проблемами в развитии"</w:t>
+              <w:t>көрсетілетін қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10616,278 +10085,272 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="128"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АНЫҚТАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20 __ ж. "__" _____ туылған __________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                    (баланың Т.А.Ә.(болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                    (ОО, ППТК атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "__" ____ 20 __ жылдан бастап "__" ______ 20 __ жылға дейін шын мәнінде қатысқаны </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      туралы беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (қызметті көрсету күні) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қорытынды _________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білім беру ұйымы басшысының Т.А.Ә. (болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                     С П Р А В К А</w:t>
-[...204 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
+      М.О.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10921,627 +10384,648 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к приказу</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра образования и науки</w:t>
+              <w:t>Білім және ғылым министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">2020 жылғы 27 мамырдағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 27 мая 2020 года № 223</w:t>
+              <w:t xml:space="preserve">№ 223 бұйрығына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="134"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Прием документов для организации индивидуального бесплатного обучения на дому детей, которые по состоянию здоровья в течение длительного времени не могут посещать организации начального, основного среднего, общего среднего образования" (далее – Правила)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z218" w:id="135"/>
+        <w:t xml:space="preserve"> "Бастауыш, негізгі орта, жалпы орта білім беру ұйымдарына денсаулығына байланысты ұзақ уақыт бойы бара алмайтын балаларды үйде жеке тегін оқытуды ұйымдастыру үшін құжаттар қабылдау" мемлекеттік көрсетілетін қызмет қағидасы (бұдан әрі – Қағида)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z219" w:id="136"/>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Прием документов для организации индивидуального бесплатного обучения на дому детей, которые по состоянию здоровья в течение длительного времени не могут посещать организации начального, основного среднего, общего среднего образования" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="137"/>
+      1. "Бастауыш, негізгі орта, жалпы орта білім беру ұйымдарына денсаулығына байланысты ұзақ уақыт бойы бара алмайтын балаларды үйде жеке тегін оқытуды ұйымдастыру үшін құжаттар қабылдау" мемлекеттік көрсетілетін қызмет қағидасы (бұдан әрі – Қағида) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және оны қалыпастыру тәртібін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используется следующее понятие:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="138"/>
+      2. Осы қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) мемлекеттік көрсетілетін қызмет стандарты – мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Бастауыш, негізгі орта, жалпы орта білім беру ұйымдарына денсаулығына байланысты ұзақ уақыт бойы бара алмайтын балаларды үйде жеке тегін оқытуды ұйымдастыру үшін құжаттар қабылдау" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) бастауыш, негізгі орта, жалпы орта білім беру ұйымдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Мемлекеттік қызмет көрсетудің тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік көрсетілетін қызметті алу үшін жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге көрсетілетін қызметті берушінің кеңсесі арқылы немесе "электрондық үкіметтің" веб-порталы арқылы www.egov.kz (бұдан әрі – портал) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттар топтамасын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құжаттар топтамасын көрсетілген қызметті беруші кеңсесі арқылы көрсетілген кезде көрсетілетін қызметті беруші өтініш пен құжаттар топтамасын қабылдайды, көрсетілетін қызметті берушінің басшысына береді. Көрсетілетін қызметті берушінің кеңсе қызметкері көрсетілетін қызметті алушыға құжаттардың қабылданғаны туралы қолхат (еркін нысанда) береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттардың толық емес тізбесін және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) стандарт государственной услуги – перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат, а также иные сведения с учетом особенностей предоставления государственной услуги.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="139"/>
+      5. "Электрондық үкімет" веб-порталы арқылы жүгінген кезде www.egov.kz көрсетілетін қызметті алушы "Білім беру" бөлімінде электрондық мемлекеттік қызметті таңдауды, электрондық сұрау салу жолдарын толтыруды және құжаттар топтамасын бекітуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші екі жұмыс күні ішінде көрсетілетін қызметті алушының электрондық сұрау салуын өңдеуді (тексеруді, тіркеуді) жүзеге асырады және көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттарды қабылдау туралы хабарламаны жолдайды немесе электрондық құжат нысанында осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан дәлелді бас тартуды дайындап порталдағы "жеке кабинетіне" жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Государственная услуга "Прием документов для организации индивидуального бесплатного обучения на дому детей, которые по состоянию здоровья в течение длительного времени не могут посещать организации начального, основного среднего, общего среднего образования" (далее – государственная услуга) оказывается организациями начального, основного среднего, общего среднего образования (далее – услугодатель).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="140"/>
+      Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алуға болатын құжаттарды талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушының құжаттарын көрсетілетін қызметті берушінің басшысы оқыту сыныбын, тілін анықтау үшін қарайды. Басшы құжаттарды қарағаннан кейін баланы үйде жеке тегін оқытуды ұйымдастыру үшін мамандарға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші үйде жеке тегін оқуға қабылдау туралы бұйрықты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Заңының 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингісінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Порядок оказания государственной услуги</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="141"/>
+        <w:t xml:space="preserve"> 3. Республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдарына көрсетілетін мемлекеттік қызметті берушінің және (немесе) оның мемлекеттік қызмет көрсету мәселелері бойынша лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Для получения государственной услуги физическое лицо (далее – услугополучатель) представляет услугодателю через канцелярию услугодателя, либо через – веб-портал "электронного правительства" www.egov.kz (далее – портал) пакет документов согласно </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z227" w:id="144"/>
+      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тікелей мемлекеттік көрсетілетін қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. При обращении через веб-портал "электронного правительства" www.egov.kz услугополучательь осуществляет выбор электронной государственной услуги в разделе "Образование", заполнение полей электронного запроса и прикрепление пакета документов.</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z229" w:id="146"/>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Истребование от услугополучателей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
-[...200 lines deleted...]
-    <w:bookmarkEnd w:id="154"/>
+      10. Мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11575,168 +11059,168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Правилам</w:t>
+              <w:t xml:space="preserve">"Бастауыш, негізгі орта, жалпы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной услуги </w:t>
+              <w:t xml:space="preserve">орта білім беру ұйымдарына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Прием документов для организации </w:t>
+              <w:t>денсаулығына байланысты ұзақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">индивидуального бесплатного обучения </w:t>
+              <w:t xml:space="preserve">уақыт бойы бара алмайтын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">на дому детей, которые по </w:t>
+              <w:t xml:space="preserve">балаларды үйде жеке тегін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">состоянию здоровья в течение </w:t>
+              <w:t xml:space="preserve">оқытуды ұйымдастыру үшін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>длительного времени не могут</w:t>
+              <w:t xml:space="preserve">құжаттар қабылдау" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">посещать организации </w:t>
+              <w:t xml:space="preserve">мемлекеттік көрсетілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">начального, основного среднего, </w:t>
+              <w:t xml:space="preserve">қызмет қағидасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общего среднего образования"</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -11755,51 +11239,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стандарт государственной услуги "Прием документов для организации индивидуального бесплатного обучения на дому детей, которые по состоянию здоровья в течение длительного времени не могут посещать организации начального, основного среднего, общего среднего образования"</w:t>
+"Бастауыш, негізгі орта, жалпы орта білім беру ұйымдарына денсаулығына байланысты ұзақ уақыт бойы бара алмайтын балаларды үйде жеке тегін оқытуды ұйымдастыру үшін құжаттар қабылдау" мемлекеттік көрсетілетін қызметі стандарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11831,88 +11315,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование услугодателя </w:t>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации начального, основного среднего и общего среднего образования</w:t>
+"Бастауыш, негізгі орта, жалпы орта білім беру ұйымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11944,108 +11428,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Способы предоставления государственной услуги (каналы доступа) </w:t>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері (қолжеткізуарналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="155"/>
-[...34 lines deleted...]
-–веб-портал "электронного правительства": www.egov.kz;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- "Бастауыш, негізгі орта, жалпы орта білім беру ұйымдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- "электронды үкіметтің" веб-порталы: www.egov.kz;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12078,135 +11560,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z240" w:id="156"/>
-[...62 lines deleted...]
-Максимально допустимое время обслуживания услугополучателя - не более 15 (пятнадцать) минут.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет көрсету мерзімі – 2 жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 ( он бес) минуттан аспайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 ( он бес) минуттан аспайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12239,107 +11709,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсетудің нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z242" w:id="157"/>
-[...34 lines deleted...]
-Бумажная</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12372,191 +11840,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) құжаттарды қабылдау туралы қолхат (еркін нысанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) үйде жеке тегін оқыту туралы бұйрық.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Результат оказания государственной услуги: </w:t>
-[...102 lines deleted...]
-На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа.</w:t>
+Мемлекеттік қызмет көрсету нысаны: электрондық және (немесе) қағаз түрінде ұсынылады. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталда мемлекеттік қызметті көрсету нәтижесі электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" жолданады және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12589,87 +12025,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим лицам.</w:t>
+Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12702,247 +12138,215 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="159"/>
-[...174 lines deleted...]
-2) портале www.egov.kz.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі – жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 09.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш қабылдау және нәтижесін беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 09.00-ден 17.30-ға дейін атқарылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдын ала жазылу және жеделдетілген қызмет көрсету көзделмеген.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған жағдайда Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының 2001 жылғы 13 желтоқсандағы заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініштер қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету орындарының мекенжайлары: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті берушінің интернет-ресурсы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) www.egov.kz. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12975,275 +12379,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="160"/>
-[...202 lines deleted...]
-Услугодатель получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтініш (еркін нысанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) үйде оқыту бойынша ұсынымдармен коса дәрігерлік-консультациялық комиссияның қорытындысы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы портал арқылы көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтініш (еркін нысанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) үйде оқыту бойынша ұсынымдармен коса дәрігерлік-консультациялық комиссияның қорытындысы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алуға болатын құжаттарды талап етуге жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген қызметті беруші мемлекеттік қызметтерді көрсету кезінде ақпараттық жүйелердегі заңмен қорғалатын құпиялардың қатарына кіретін мәліметтерді пайдалануға көрсетілетін қызметтерді алушының келісімін, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13276,87 +12618,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае предоставления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия для получения государственной услуги услугодатель отказывает в оказании государственной услуги и выдает уведомление об отказе в приеме документов по форме согласно приложению 3 к настоящим правилам оказания государственной услуги.</w:t>
+Көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы құжаттардың толық емес тізбесін және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтініштерді қабылдаудан бас тартады және осы мемлекеттік көрсетілетін қызмет қағидаларының 3-қосымшасына сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы хабарлама береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13389,191 +12731,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Мемлекеттік қызметті, оның ішінд еэлектрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="161"/>
-[...118 lines deleted...]
-Электронный запрос третьих лиц, при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на портале, а также посредством зарегистрированного на портале абонентского номера сотовой связи субъекта путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі және жағдайы туралы ақпаратты мемлекеттік қызмет көрсету мәселесі бойынша бірыңғай байланыс орталығы арқылы алу мүмкіндігіне ие.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің мемлекеттік қызметті көрсету мәселелері бойынша ақпараттық қызметінің байланыс телефондары Министрліктің www.edu.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуғамүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қолжеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталдағы "жеке кабинеттен" ұсынылған мәліметтер сұратылып отырған тұлғаның келісімі болған жағдайда, сондай-ақ порталдағы хабарламаға жауап ретінде бір реттік парольді беру жолымен немесе қысқа мәтіндік хабарламаны жіберу жолымен субъектінің порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы үшінші тұлғалардың электрондық сұрау салуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13612,168 +12922,168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Правилам</w:t>
+              <w:t xml:space="preserve">"Бастауыш, негізгі орта, жалпы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной услуги </w:t>
+              <w:t xml:space="preserve">орта білім беру ұйымдарына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Прием документов для организации </w:t>
+              <w:t xml:space="preserve">денсаулығына байланысты ұзақ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">индивидуального бесплатного обучения </w:t>
+              <w:t xml:space="preserve">уақыт бойы бара алмайтын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">на дому детей, которые по </w:t>
+              <w:t xml:space="preserve">балаларды үйде жеке тегін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">состоянию здоровья в течение </w:t>
+              <w:t xml:space="preserve">оқытуды ұйымдастыру үшін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>длительного времени не могут</w:t>
+              <w:t xml:space="preserve">құжаттар қабылдау" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">посещать организации </w:t>
+              <w:t xml:space="preserve">мемлекеттік көрсетілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">начального, основного среднего, </w:t>
+              <w:t xml:space="preserve">қызмет қағидасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общего среднего образования"</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13794,321 +13104,252 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...116 lines deleted...]
-              <w:t>(адрес услугополучателя)</w:t>
+              <w:t>Нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z267" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (Тегі, аты, әкесінің аты (болған кезде) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      немесе ұйымның атауы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілетін қызметті алушы) ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының мекенжайы)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              __________________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> ___________________________________________________________________________  [МО атауы]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               [Наименование ГО]</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z269" w:id="164"/>
+        <w:t xml:space="preserve"> Бас тарту туралы  ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уважаемый: [ФИО школьника]</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z270" w:id="165"/>
+      Құрметті: [Оқушының аты-жөні]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Документы для зачисления в [Наименование организации образования], в [класс, язык обучения] НЕ ПРИНЯТЫ.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z271" w:id="166"/>
+      [Білім беру ұйымының атауы], [сынып, оқу тілі] оқуға қабылдау үшін құжаттар ҚАБЫЛДАНБАЙДЫ.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Причина_________________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z272" w:id="167"/>
+      Себебі_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для разъяснения просим обратиться в приемную комиссию [Наименование организации образования].</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="168"/>
+      Түсіндіру үшін қабылдау коммисиясына [білім беру ұйымының атауы] хабарласуларыңызды сұраймыз</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Адрес ________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="168"/>
+      Мекенжай____________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14142,313 +13383,297 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Правилам</w:t>
+              <w:t xml:space="preserve">"Бастауыш, негізгі орта, жалпы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной услуги </w:t>
+              <w:t xml:space="preserve">орта білім беру ұйымдарына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Прием документов для организации </w:t>
+              <w:t xml:space="preserve">денсаулығына байланысты ұзақ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">индивидуального бесплатного обучения </w:t>
+              <w:t xml:space="preserve">уақыт бойы бара алмайтын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">на дому детей, которые по </w:t>
+              <w:t xml:space="preserve">балаларды үйде жеке тегін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">состоянию здоровья в течение </w:t>
+              <w:t xml:space="preserve">оқытуды ұйымдастыру үшін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>длительного времени не могут</w:t>
+              <w:t xml:space="preserve">құжаттар қабылдау" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">посещать организации </w:t>
+              <w:t xml:space="preserve">мемлекеттік көрсетілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">начального, основного среднего, </w:t>
+              <w:t xml:space="preserve">қызмет қағидасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общего среднего образования"</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    _____________________________________________ </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> ________________________________________________________________________  [МО атауы]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               [Наименование ГО]</w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z277" w:id="171"/>
+        <w:t xml:space="preserve"> Құжаттарды қабылдау және оқуға қабылдау туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уважаемый: [ФИО школьника]</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z278" w:id="172"/>
+      [білім беру ұйымының атауы]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Документы в [Наименование организации образования] приняты. Вы зачислены в [класс, литера, язык обучения], согласно Приказу № [номер приказа] от [дата].</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z279" w:id="173"/>
+      Құрметті: [Оқушының аты-жөні]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Просим Вас подойти в [Наименование школы] ____________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="174"/>
+      Құжаттар [білім беру ұйымының атауы] қабылданды. Сіз [күні] № [бұйрық нөмірі] бұйрығына сәйкес [сынып, әдебиет, оқу тілі] қабылдандыңыз.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Адрес __________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="174"/>
+      Сізден [мектеп атауы] баруыңызды сұраймыз_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжай____________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14482,627 +13707,666 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к приказу</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра образования и науки</w:t>
+              <w:t>Білім және ғылым министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">2020 жылғы 27 мамырдағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 27 мая 2020 года № 223</w:t>
+              <w:t xml:space="preserve">№ 223 бұйрығына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z282" w:id="175"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Прием документов и зачисление в специальные организации образования детей с ограниченными возможностями для обучения по специальным общеобразовательным учебным программам"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z283" w:id="176"/>
+        <w:t xml:space="preserve"> "Арнайы жалпы білім беретін оқу бағдарламалары бойынша оқыту үшін мүмкіндіктері шектеулі балалардың құжаттарын қабылдау және арнайы білім беру ұйымдарына қабылдау" мемлекеттік көрсетілетін қызмет қағидасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z284" w:id="177"/>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Прием документов и зачисление в специальные организации образования детей с ограниченными возможностями для обучения по специальным общеобразовательным учебным программам" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z285" w:id="178"/>
+      1. "Арнайы жалпы білім беретін оқу бағдарламалары бойынша оқыту үшін мүмкіндіктері шектеулі балалардың құжаттарын қабылдау және арнайы білім беру ұйымдарына қабылдау" мемлекеттік көрсетілетін қызмет қағидасы (бұдан әрі – Қағида) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және оны қалыпастыру тәртібін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используется следующее понятие:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="179"/>
+      Осы қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) стандарт государственной услуги – перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат, а также иные сведения с учетом особенностей предоставления государственной услуги.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z287" w:id="180"/>
+      1) мемлекеттік көрсетілетін қызмет стандарты – мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Государственная услуга "Прием документов и зачисление в специальные организации образования детей с ограниченными возможностями для обучения по специальным общеобразовательным учебным программам" (далее – государственная услуга) оказывается специальными организациями образования (далее – услугодатель).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z288" w:id="181"/>
+      2. "Арнайы жалпы білім беретін оқу бағдарламалары бойынша оқыту үшін мүмкіндіктері шектеулі балалардың құжаттарын қабылдау және арнайы білім беру ұйымдарына қабылдау" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) арнайы білім беру ұйымдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z98" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Порядок оказания государственной услуги</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z289" w:id="182"/>
+        <w:t xml:space="preserve"> 2. Мемлекеттік қызмет көрсетудің тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Для получения государственной услуги физическое лицо (далее – услугополучатель) представляет услугодателю через канцелярию услугодателя, либо через через веб-портал "электронного правительства" www.egov.kz (далее – портал) пакет документов согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z290" w:id="183"/>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге көрсетілетін қызметті берушінің кеңсесі арқылы немесе "электрондық үкімет" веб-порталы арқылы: www.egov.kz (бұдан әрі - портал) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттар топтамасын күнтізбелік жылдың 30 тамызынан кешіктірмей, бірінші сыныпқа-күнтізбелік жылдың 1 маусымынан 30 тамызына дейін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При предоставлении пакета документов через канцелярию услугодателя услугодатель принимает заявление и пакет документов и передает документы услугополучателя руководителю услугодателя. Сотрудником канцелярии услугодателя выдается расписка о приеме документов (в произвольной форме) услугополучателю.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z291" w:id="184"/>
+      Құжаттар тізбесінен көрсетілетін қызметті беруші кеңсесі арқылы көрсетілген кезде көрсетілетін қызметті беруші өтініш пен құжаттар тізбесін қабылдайды және көрсетілетін қызметті алушының құжаттарын көрсетілетін қызметті берушінің басшысына береді. Көрсетілетін қызметті берушінің кеңсе қызметкері көрсетілетін қызметті алушыға құжаттардың қабылданғаны туралы қолхат (еркін түрде) береді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При предоставлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия для получения государственной услуги сотрудник канцелярии услугодателя отказывает в оказании государственной услуги и выдает уведомление об отказе в приеме документов по форме согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z292" w:id="185"/>
+      Көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда, көрсетілетін қызметті берушінің кеңсе қызметкері мемлекеттік қызметті көрсетуден бас тартады және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы хабарлама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. При обращении через веб-портал "электронного правительства" www.egov.kz услугополучатель осуществляет выбор электронной государственной услуги в разделе "Образование", заполнение полей электронного запроса и прикрепление пакета документов.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z293" w:id="186"/>
+      5. "Электрондық үкімет" веб-порталы арқылы жүгінген кезде www.egov.kz көрсетілетін қызметті алушы "Білім беру" бөлімінде электрондық мемлекеттік қызметті таңдауды, электрондық сұрау салу жолдарын толтыруды және құжаттар топтамасын бекітуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші үш жұмыс күні ішінде көрсетілетін қызметті алушының электрондық сұрау салуын өңдеуді (тексеруді, тіркеуді) жүзеге асырады және көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттарды қабылдау туралы хабарламаны не электрондық құжат нысанында осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугодатель в течении трех рабочих дней осуществляет обработку (проверку, регистрацию) электронного запроса услугополучателя и направляет в "личный кабинет" услугополучателя на портале уведомление о приеме документов согласно приложению 3 к настоящим Правилам либо готовит мотивированный отказ в дальнейшем рассмотрении заявления по форме согласно приложению 2 к настоящим Правилам и направляет в "личный кабинет" портала.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z294" w:id="187"/>
+      Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алуға болатын құжаттарды талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Истребование от услугополучателей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z295" w:id="188"/>
+      6. Оқу жылы басталғаннан кейін арнайы білім беру ұйымына қабылдау үшін психологиялық-медициналық-педагогикалық консультацияның қорытындысы негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Основанием для зачисления в специальную организацию образования после начала учебного года является заключение психолого-медико-педагогической консультации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z296" w:id="189"/>
+      7. Көрсетілетін қызметті алушының құжаттарын көрсетілетін қызметті берушінің басшысы оқыту сыныбын, тілін анықтау үшін қарайды. Басшы құжаттарды қарағаннан кейін баланы оқытуды ұйымдастыру үшін мамандарға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Документы услугополучателя рассматриваются руководителем услугодателя для определения класса, языка обучения. Руководитель после рассмотрения передает документы специалистам для организации обучения ребенка.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z297" w:id="190"/>
+      8. Көрсетілетін қызметті беруші арнайы білім беру ұйымына қабылдау туралы бұйрықты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Услугодатель формирует приказ о зачислении в специальную организацию образования. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z298" w:id="191"/>
+      9. Заңының 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингісінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдарына көрсетілетін мемлекеттік қызметті берушінің және (немесе) оның мемлекеттік қызмет көрсету мәселелері бойынша лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Услугодатель обеспечивает внесение сведений о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке согласно подпункту 11) </w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z300" w:id="193"/>
+      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тікелей мемлекеттік көрсетілетін қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z302" w:id="195"/>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="196"/>
+      11. Мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15136,129 +14400,155 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к правилам</w:t>
+              <w:t xml:space="preserve">"Арнайы жалпы білім беретін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">оқу бағдарламалары бойынша </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Прием документов и зачисление в</w:t>
+              <w:t xml:space="preserve">оқыту үшін мүмкіндіктері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>специальные организации образования</w:t>
+              <w:t xml:space="preserve">шектеулі балалардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детей с ограниченными возможностями</w:t>
+              <w:t xml:space="preserve">құжаттарын қабылдау және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для обучения по специальным</w:t>
+              <w:t xml:space="preserve">арнайы білім беру ұйымдарына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общеобразовательным учебным программам"</w:t>
+              <w:t xml:space="preserve">қабылдау" мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсетілетін қызмет қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -15277,51 +14567,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стандарт государственной услуги "Прием документов и зачисление в специальные организации образования детей с ограниченными возможностями для обучения по специальным общеобразовательным учебным программам"</w:t>
+"Арнайы жалпы білім беретін оқу бағдарламалары бойынша оқыту үшін мүмкіндіктері шектеулі балалардың құжаттарын қабылдау және арнайы білім беру ұйымдарына қабылдау" мемлекеттік көрсетілетін қызметі стандарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15353,88 +14643,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование услугодателя </w:t>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специальные организации образования</w:t>
+Арнайы білім беру ұйымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15466,108 +14756,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Способы предоставления государственной услуги (каналы доступа) </w:t>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="197"/>
-[...34 lines deleted...]
-– веб-портал "электронного правительства": www.egov.kz;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- арнайы білім беру ұйымдары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- "электрондық үкіметтің" веб-порталы: www.egov.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15600,163 +14888,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z306" w:id="198"/>
-[...90 lines deleted...]
-3) максимально допустимое время обслуживания услугополучателя услугодателем – не более 15 (пятнадцати) минут.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттар топтамасын тапсырған сәттен бастап:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) арнайы білім беру ұйымына қабылдау үшін — күнтізбелік жылдың 30 тамызынан кешіктірмей, бірінші сыныпқа — күнтізбелік жылдың 1 шілдесінен бастап 30 тамызы аралығында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті алушының көрсетілетін қызметті берушіге құжаттар топтамасын тапсыруы үшін күтудің рұқсат етілген ең ұзақ уақыты 15 минуттан аспайды; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты 15 минуттан аспайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15789,107 +15055,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсетудің нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="199"/>
-[...34 lines deleted...]
-Бумажная</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15922,191 +15186,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="200"/>
-[...118 lines deleted...]
-На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) құжаттарды қабылдау туралы қолхат (еркін түрде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) арнаулы білім беру ұйымына қабылдау туралы бұйрық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну түрі: электрондық және (немесе) қағаз түрінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталда мемлекеттік қызметті көрсету нәтижесі электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" жолданады және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16139,87 +15371,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим лицам.</w:t>
+Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16252,247 +15484,215 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="201"/>
-[...174 lines deleted...]
-2) портале www.egov.kz.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі - жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 09.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш қабылдау және нәтижесін беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 09.00-ден 17.30-ға дейін атқарылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдын ала жазылу және жеделдетіп қызмет көрсету қарастырылмаған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған жағдайда Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының 2001 жылғы 13 желтоқсандағы заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініштер қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету орындарының мекенжайлары: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті берушінің интернет-ресурсында; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz порталында орналасқан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16525,275 +15725,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z320" w:id="202"/>
-[...202 lines deleted...]
-Услугодатель получает согласие услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ата-анасының немесе өзге де заңды өкілінің арнаулы білім беру ұйымына қабылдау туралы өтініші (еркін түрде).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) психологиялық-медициналық-педагогикалық консультацияның қорытындысы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы портал арқылы көрсетілетін қызметті берушіге жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ата-анасының немесе өзге заңды өкілінің арнаулы білім беру ұйымына қабылдау туралы өтініші (еркін түрде););</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) психологиялық-медициналық-педагогикалық консультацияның қорытындысы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алуға болатын құжаттарды талап етуге жол берілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Көрсетілген қызметті беруші мемлекеттік қызметтерді көрсету кезінде ақпараттық жүйелердегі заңмен қорғалатын құпиялардың қатарына кіретін мәліметтерді пайдалануға көрсетілетін қызметтерді алушының келісімін, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16826,87 +15964,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При предоставлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия для получения государственной услуги услугодатель отказывает в оказании государственной услуги и выдает уведомление об отказе в приеме документов по форме согласно приложению 2 к настоящим правилам оказания государственной услуги.</w:t>
+Көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы құжаттардың толық емес тізбесін және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтініштерді қабылдаудан бас тартады және осы мемлекеттік көрсетілетін қызмет қағидаларының 2-қосымшасына сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы хабарлама береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16939,191 +16077,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z327" w:id="203"/>
-[...118 lines deleted...]
-Электронный запрос третьих лиц, при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на портале, а также посредством зарегистрированного на портале абонентского номера сотовой связи субъекта путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі және жағдайы туралы ақпаратты мемлекеттік қызмет көрсету мәселесі бойынша бірыңғай байланыс орталығы арқылы алу мүмкіндігіне ие.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің мемлекеттік қызметті көрсету мәселелері бойынша ақпараттық қызметінің байланыс телефондары Министрліктің www.edu.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталдағы "жеке кабинеттен" ұсынылған мәліметтер сұратылып отырған тұлғаның келісімі болған жағдайда, сондай-ақ порталдағы хабарламаға жауап ретінде бір реттік парольді беру жолымен немесе қысқа мәтіндік хабарламаны жіберу жолымен субъектінің порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы үшінші тұлғалардың электрондық сұрау салуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17162,129 +16268,155 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к правилам</w:t>
+              <w:t xml:space="preserve">"Арнайы жалпы білім беретін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">оқу бағдарламалары бойынша </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Прием документов и зачисление в</w:t>
+              <w:t xml:space="preserve">оқыту үшін мүмкіндіктері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>специальные организации образования</w:t>
+              <w:t xml:space="preserve">шектеулі балалардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детей с ограниченными возможностями</w:t>
+              <w:t xml:space="preserve">құжаттарын қабылдау және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для обучения по специальным</w:t>
+              <w:t xml:space="preserve">арнайы білім беру ұйымдарына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общеобразовательным учебным программам"</w:t>
+              <w:t xml:space="preserve">қабылдау" мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсетілетін қызмет қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17305,321 +16437,252 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...116 lines deleted...]
-              <w:t>(адрес услугополучателя)</w:t>
+              <w:t>Нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z334" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (Тегі, аты, әкесінің аты (болған кезде) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      немесе ұйымның атауы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілетін қызметті алушы) ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының мекенжайы)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              __________________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> ________________________________________________________________  [МО атауы]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               [Наименование ГО]</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z336" w:id="206"/>
+        <w:t xml:space="preserve"> Бас тарту туралы  ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уважаемый: [ФИО школьника]</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z337" w:id="207"/>
+      Құрметті: [Оқушының аты-жөні]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Документы для зачисления в [Наименование организации образования], в [класс, язык обучения] НЕ ПРИНЯТЫ.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z338" w:id="208"/>
+      [Білім беру ұйымының атауы], [сынып, оқу тілі] оқуға қабылдау үшін құжаттар ҚАБЫЛДАНБАЙДЫ.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Причина_________________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z339" w:id="209"/>
+      Себебі_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для разъяснения просим обратиться в приемную комиссию [Наименование организации образования].</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z340" w:id="210"/>
+      Түсіндіру үшін қабылдау коммисиясына [білім беру ұйымының атауы] хабарласуларыңызды сұраймыз</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Адрес ________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="210"/>
+      Мекенжай____________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17653,274 +16716,284 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к правилам</w:t>
+              <w:t xml:space="preserve">"Арнайы жалпы білім беретін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">оқу бағдарламалары бойынша </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Прием документов и зачисление в</w:t>
+              <w:t xml:space="preserve">оқыту үшін мүмкіндіктері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>специальные организации образования</w:t>
+              <w:t xml:space="preserve">шектеулі балалардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детей с ограниченными возможностями</w:t>
+              <w:t xml:space="preserve">құжаттарын қабылдау және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для обучения по специальным</w:t>
+              <w:t xml:space="preserve">арнайы білім беру ұйымдарына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общеобразовательным учебным программам"</w:t>
+              <w:t xml:space="preserve">қабылдау" мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсетілетін қызмет қағидасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    _____________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> _____________________________________________  [МО атауы]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               [Наименование ГО]</w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z344" w:id="213"/>
+        <w:t xml:space="preserve"> Құжаттарды қабылдау және оқуға қабылдау туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уважаемый: [ФИО школьника]</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z345" w:id="214"/>
+      [білім беру ұйымының атауы]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Документы в [Наименование организации образования] приняты. Вы зачислены в [класс, литера, язык обучения], согласно Приказу № [номер приказа] от [дата].</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z346" w:id="215"/>
+      Құрметті: [Оқушының аты-жөні]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Просим Вас подойти в [Наименование школы] ____________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z347" w:id="216"/>
+      Құжаттар [білім беру ұйымының атауы] қабылданды. Сіз [күні] № [бұйрық нөмірі] бұйрығына сәйкес [сынып, әдебиет, оқу тілі] қабылдандыңыз.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Адрес __________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="216"/>
+      Сізден [мектеп атауы] баруыңызды сұраймыз_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжай____________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17954,287 +17027,300 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5 к приказу</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра образования и науки</w:t>
+              <w:t>Білім және ғылым министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">2020 жылғы 27 мамырдағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 27 мая 2020 года № 223</w:t>
+              <w:t xml:space="preserve">№ 223 бұйрығына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z349" w:id="217"/>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень, утративших силу некоторых приказов Министра образования и науки Республики Казахстан</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z350" w:id="218"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Білім және ғылым министрінің күші жойылатын кейбір бұйрықтарының тізімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z351" w:id="219"/>
+      1. "Арнайы білім беру саласындағы жергілікті атқарушы органдар көрсететін мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 8 сәуірдегі № 174 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 11047 тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 22 мамырда жарияланған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z352" w:id="220"/>
+      2. "Арнайы білім беру саласындағы жергілікті атқарушы органдар көрсететін мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 8 сәуірдегі № 174 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 13 қыркүйектегі № 462 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 125325 тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің "Әділет" ақпараттық-құқықтық жүйесінде 2018 жылғы 25 қазанда жарияланған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="220"/>
+      3."Кемтар балаларға арнаулы түзеу ұйымдары мен басқа да ұйымдарға медициналық, арнаулы білім және арнаулы әлеуметтік қызметтерді алуы үшін жолдама беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 14 наурыздағы № 120 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 113285 тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің "Әділет" ақпараттық-құқықтық жүйесінде 2017 жылғы 17 шілдеде жарияланған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
-					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
+					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18560,31 +17646,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>